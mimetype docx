--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1016,567 +1016,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected pyocyanin effect in yeast under anaerobiosis.</w:t>
+                <w:t xml:space="preserve">Canthin-6-one Displays Antiproliferative Activity and Causes Accumulation of Cancer Cells in the G2/M Phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Barakat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Rosenfeld</w:t>
+                <w:t xml:space="preserve">Camille Dejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2481-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940290v1</w:t>
+                <w:t xml:space="preserve">hal-01088758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Greve</w:t>
+                <w:t xml:space="preserve">Activation of rhodopsin gene transcription in cultured retinal precursors of chicken embryo: role of Ca 2+ signaling and hyperpolarization-activated cation channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (1), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00955954v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of rhodopsin gene transcription in cultured retinal precursors of chicken embryo: role of Ca 2+ signaling and hyperpolarization-activated cation channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voisin</w:t>
+                <w:t xml:space="preserve">Unsuspected pyocyanin effect in yeast under anaerobiosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.12624⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165645v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canthin-6-one Displays Antiproliferative Activity and Causes Accumulation of Cancer Cells in the G2/M Phase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dejos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Pierre Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MFS-type efflux pump Flr1 induced by Yap1 promotes canthin-6-one resistance in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Regnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (11), pp.1755-1764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,161 +1785,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersusceptibility to azole antifungals in a clinical isolate of Candida glabrata with reduced aerobic growth.</w:t>
+                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
+                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tronchin</w:t>
+                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rocher</w:t>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53 (7), pp.3034-41. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.381 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01384-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441049v1</w:t>
+                <w:t xml:space="preserve">hal-01849401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-induced ER stress: synergistic effects of sterols and saturated fatty acids.</w:t>
               </w:r>
@@ -2053,204 +2053,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Hypersusceptibility to azole antifungals in a clinical isolate of Candida glabrata with reduced aerobic growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+                <w:t xml:space="preserve">Guy Tronchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (3), pp.381 - 390. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (7), pp.3034-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01384-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849401v1</w:t>
+                <w:t xml:space="preserve">hal-00441049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonsense mutation in the ERG6 gene leads to reduced susceptibility to polyenes in a clinical isolate of Candida glabrata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tronchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Swiezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1781 (10), pp.627-34. </w:t>
@@ -2866,64 +2866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Susceptibility to Polyenes Associated with a Missense Mutation in the ERG6 Gene in a Clinical Isolate of Candida glabrata with Pseudohyphal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tronchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,291 +2994,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced levels of Pis1p (phosphatidylinositol synthase) improve the growth of Saccharomyces cerevisiae cells deficient in Rsp5 ubiquitin ligase</w:t>
+                <w:t xml:space="preserve">Modifications of plant cell activities by polypeptides secreted by Eutypa lata, a vineyard fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Kaliszewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+                <w:t xml:space="preserve">Stéphane Octave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Gajewska</w:t>
+                <w:t xml:space="preserve">Bénigne-Ernest Amborabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Szkopinska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 395, pp.173-181. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.103-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20051726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00715.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077693v1</w:t>
+                <w:t xml:space="preserve">hal-00102197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of plant cell activities by polypeptides secreted by Eutypa lata, a vineyard fungal pathogen</w:t>
+                <w:t xml:space="preserve">Enhanced levels of Pis1p (phosphatidylinositol synthase) improve the growth of Saccharomyces cerevisiae cells deficient in Rsp5 ubiquitin ligase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Octave</w:t>
+                <w:t xml:space="preserve">Pawel Kaliszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénigne-Ernest Amborabé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Beata Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Szkopinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (1), pp.103-115. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 395, pp.173-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00715.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20051726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102197v1</w:t>
+                <w:t xml:space="preserve">hal-00077693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning, characterization and heterologous expression in Saccharomyces cerevisiae of a mevalonate diphosphate decarboxylase cDNA from Ginkgo biloba</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhen Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-An Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Cardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,90 +3398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of azole resistance in a clinical isolate of Candida tropicalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chabasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional relationships between the Saccharomyces cerevisiae cis-prenyltransferases required for dolichol biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kariona Grabinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazyna Sosinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Swiezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.221-232</w:t>
@@ -3651,550 +3651,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUT1-promoted sterol uptake involves the ABC transporter Aus1 and the mannoprotein Dan1 whose synergistic action is sufficient for this process.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Azole Resistance in Petite Mutants of Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rossignol</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20040297⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.1788-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.48.5.1788-1796.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678550v1</w:t>
+                <w:t xml:space="preserve">hal-00084030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid dynamics in yeast under heme-induced unsaturated fatty acid and/or sterol depletion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms of azole resistance in petite mutants of Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vauzelle-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (5), pp.1788-1796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj20031064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00084045v1</w:t>
+                <w:t xml:space="preserve">hal-02670580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of azole resistance in petite mutants of Candida glabrata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Renier</w:t>
+                <w:t xml:space="preserve">SUT1-promoted sterol uptake involves the ABC transporter Aus1 and the mannoprotein Dan1 whose synergistic action is sufficient for this process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 381 (Pt 1), pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670580v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Azole Resistance in Petite Mutants of Candida glabrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brun</w:t>
+                <w:t xml:space="preserve">Lipid dynamics in yeast under heme-induced unsaturated fatty acid and/or sterol depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.1788-1796. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 378, pp.899-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.48.5.1788-1796.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/bj20031064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084030v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of grape phytosterols by saccharomyces cerevisiae and their impact on enological fermentations</w:t>
               </w:r>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between respiration and susceptibility to azole antifungals in Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,273 +4575,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, heterologous expression and functional analysis of mevalonate diphosphate decarboxylase gene (MVD) of Candida albicans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUTI suppresses sec14-1 through upregulation of CSR1 in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dassanayake</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Berges</w:t>
+                <w:t xml:space="preserve">Julien Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-002-0648-7⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 216, pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11431.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527679v1</w:t>
+                <w:t xml:space="preserve">hal-00105032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUTI suppresses sec14-1 through upregulation of CSR1 in Saccharomyces cerevisiae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Characterization, heterologous expression and functional analysis of mevalonate diphosphate decarboxylase gene (MVD) of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dassanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Samaranayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267 (3), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-002-0648-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11431.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00105032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUT1 is a putative Zn[II]2Cys6-transcription factor whose upregulation enhances both sterol uptake and synthesis in aerobically growing Saccharomyces cerevisiae cells.</w:t>
               </w:r>
@@ -5063,872 +5063,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Amino Acid Sequence of a Peptide with Vitellogenesis Inhibiting Activity from the Terrestrial Isopod Armadillidium vulgare (Crustacea)</w:t>
+                <w:t xml:space="preserve">Heterologous expression in Saccharomyces cerevisiae of an Arabidopsis thaliana cDNA encoding mevalonate diphosphate decarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grève</w:t>
+                <w:t xml:space="preserve">H. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sorokine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39, pp.953-967</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460629v1</w:t>
+                <w:t xml:space="preserve">hal-02698446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino—acid substitution in the yeast mevalonate diphosphate decarboxylase leads to a defect in the homodimerization of the protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">The Saccharomyces cerevisiae Mevalonate Diphosphate Decarboxylase (Erg19p) Forms Homodimers In Vivo, and a Single Substitution in a Structurally Conserved Region Impairs Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.1999.10515808⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (5), pp.290-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/pl00006804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527685v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning, Expression Analysis, and Chromosomal Localization of Human Syntaxin 8 (STX8)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gressin</w:t>
+                <w:t xml:space="preserve">Isolation and Amino Acid Sequence of a Peptide with Vitellogenesis Inhibiting Activity from the Terrestrial Isopod Armadillidium vulgare (Crustacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sorokine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/bbrc.1999.0503⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 115 (3), pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/gcen.1999.7330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564689v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saccharomyces cerevisiae Mevalonate Diphosphate Decarboxylase (Erg19p) Forms Homodimers In Vivo, and a Single Substitution in a Structurally Conserved Region Impairs Dimerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">A single amino—acid substitution in the yeast mevalonate diphosphate decarboxylase leads to a defect in the homodimerization of the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/pl00006804⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 146 (1), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1999.10515808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05527664v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression in Saccharomyces cerevisiae of an Arabidopsis thaliana cDNA encoding mevalonate diphosphate decarboxylase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Cloning, Expression Analysis, and Chromosomal Localization of Human Syntaxin 8 (STX8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Guillier-Gencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 257 (2), pp.577-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.1999.0503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698446v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolar KKE/D Repeat Proteins Nop56P and Nop58P Interact with Nop1p and Are Required for Ribosome Biogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Saccharomyces cerevisiae mevalonate diphosphate decarboxylase is essential for viability, and a single Leu-to-Pro mutation in a conserved sequence leads to thermosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">D Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tollervey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ed Hurt</w:t>
+                <w:t xml:space="preserve">F Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.17.12.7088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 179 (15), pp.4664-4670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.179.15.4664-4670.1997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528547v1</w:t>
+                <w:t xml:space="preserve">hal-05527658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saccharomyces cerevisiae mevalonate diphosphate decarboxylase is essential for viability, and a single Leu-to-Pro mutation in a conserved sequence leads to thermosensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Bergès</w:t>
+                <w:t xml:space="preserve">Nucleolar KKE/D Repeat Proteins Nop56P and Nop58P Interact with Nop1p and Are Required for Ribosome Biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Guyonnet</w:t>
+                <w:t xml:space="preserve">David Tollervey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Karst</w:t>
+                <w:t xml:space="preserve">Ed Hurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 179 (15), pp.4664-4670. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (12), pp.7088-7098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.179.15.4664-4670.1997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.17.12.7088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527658v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic lethality with fibrillarin identifies NOP77p, a nucleolar protein required for pre-rRNA processing and modification.</w:t>
               </w:r>
@@ -6025,345 +6025,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of an Aspergillus niger invertase and its DNA sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning of an Aspergillus niger invertase gene by expression in Trichoderma reesei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Bergès</w:t>
+                <w:t xml:space="preserve">Christian Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barreau</w:t>
+                <w:t xml:space="preserve">John Peberdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vainstein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lynn Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.60-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00324665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf00324666⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527598v1</w:t>
+                <w:t xml:space="preserve">hal-05527601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of an Aspergillus niger invertase gene by expression in Trichoderma reesei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Purification and characterisation of an Aspergillus niger invertase and its DNA sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barreau</w:t>
+                <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Peberdy</w:t>
+                <w:t xml:space="preserve">M. Vainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Boddy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.53-59. </w:t>
+              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.60-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf00324665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/bf00324666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527601v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of uridine auxotrophs from Trichoderma reesei and efficient transformation with the cloned ura3 and ura5 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 19 (5), pp.359-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 18 (23), pp.7183-7183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6513,64 +6513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Shock at an Elevated Temperature Improves Transformation Efficiency of Protoplasts from Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 135 (3), pp.601-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6630,134 +6630,134 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’une technique de dosage de pesticides multi-classes dans des plumes de Circaète Jean-le- Blanc (Circaetus gallicus) par LC-MS/MS</w:t>
+                <w:t xml:space="preserve">Développement et validation d’une technique de dosage de pesticides multi-classes dans des plumes de Circaète Jean-le-Blanc (&amp;lt;i&amp;gt;Circaetus gallicus&amp;lt;/i&amp;gt;) par LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maus Guillaume</w:t>
+                <w:t xml:space="preserve">Guillaume Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillard Eloïse</w:t>
+                <w:t xml:space="preserve">Éloïse Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larrue Camille</w:t>
+                <w:t xml:space="preserve">Camille Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradel Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">52e congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6767,64 +6767,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Validation d’une technique de dosage de pesticides multi-classes dans des plumes par LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larrue Camille</w:t>
+                <w:t xml:space="preserve">Camille Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillard Eloïse</w:t>
+                <w:t xml:space="preserve">Éloïse Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6834,55 +6834,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51e congrès du Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">51e congrès du Groupe Français de recherche sur les Pesticides : Recherches sur les pesticides, nouvelles techniques, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kolecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bujdakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7197,368 +7197,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet synergique de l'ergostérol et des acides gras saturés sur le déclenchement de l'Unfolded Protein Response</w:t>
+                <w:t xml:space="preserve">Lipid-mediated quality controls along the secretory pathway in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Levures, Modèles et Outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">36th Annual Conference on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496312v1</w:t>
+                <w:t xml:space="preserve">hal-00496307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-mediated quality controls along the secretory pathway in yeast</w:t>
+                <w:t xml:space="preserve">L'effet synergique de l'ergostérol et des acides gras saturés sur le déclenchement de l'Unfolded Protein Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">8ème Congrès Levures, Modèles et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496307v1</w:t>
+                <w:t xml:space="preserve">hal-00496312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Etude de l'effet de SFH2/CSR1 sur le métabolisme des acides gras chez Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">7ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496745v1</w:t>
+                <w:t xml:space="preserve">hal-00495025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lipid composition on the biogenesis of the plasma membrane mannitol transporter AgMat2 expressed in yeast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Lipid-mediated quality control in yeast: consequences of unsaturated fatty acid and sterol depletions on the biogenesis of the uracil permease Fur4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,807 +7574,820 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Valence, Spain</w:t>
+              <w:t xml:space="preserve">8th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496510v1</w:t>
+                <w:t xml:space="preserve">hal-00496694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of CSR1/SFH2 effect on lipid metabolism in the yeast Saccharomyces cerevisiae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Yeast Lipid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Torino, Italy</w:t>
+              <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496756v1</w:t>
+                <w:t xml:space="preserve">hal-00496745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet de SFH2/CSR1 sur le métabolisme des acides gras chez Saccharomyces cerevisiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+                <w:t xml:space="preserve">Influence of the lipid composition on the biogenesis of the plasma membrane mannitol transporter AgMat2 expressed in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495025v1</w:t>
+                <w:t xml:space="preserve">hal-00496510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-mediated quality control in yeast: consequences of unsaturated fatty acid and sterol depletions on the biogenesis of the uracil permease Fur4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Study of CSR1/SFH2 effect on lipid metabolism in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Yeast Lipid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496694v1</w:t>
+                <w:t xml:space="preserve">hal-00496756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'homéostasie lipidique sur l'adressage d'une protéine membranaire chez Saccharomyces cerevisiae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+                <w:t xml:space="preserve">Invitation par Pr Meriem Kaid-Harche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de "Microbiologie poitevine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Université de Sciences et Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495023v1</w:t>
+                <w:t xml:space="preserve">hal-00102323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'homéostasie lipidique dur l'adressage d'une protéine membranaire chez Sacchoramyces cerevisiae.</w:t>
+                <w:t xml:space="preserve">Influence de l'homéostasie lipidique sur l'adressage d'une protéine membranaire chez Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès Levure : Modèles et Outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème journée de "Microbiologie poitevine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102333v1</w:t>
+                <w:t xml:space="preserve">hal-00495023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet de SFH2/CSR1 sur le métabolisme des acides gras chez Saccharomyces cerevisiae.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+                <w:t xml:space="preserve">Influence de l'homéostasie lipidique dur l'adressage d'une protéine membranaire chez Sacchoramyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Levure : Modèles et Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102330v1</w:t>
+                <w:t xml:space="preserve">hal-00102333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitation par Pr Meriem Kaid-Harche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'effet de SFH2/CSR1 sur le métabolisme des acides gras chez Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Sciences et Technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">7ème Congrès Levure : Modèles et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102323v1</w:t>
+                <w:t xml:space="preserve">hal-00102330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of CSR1/SFH2 effect on lipid matabolism in the yeast Saccharomyces cerevisiae.</w:t>
               </w:r>
@@ -8544,290 +8544,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast adaptation to unsaturated fatty acids and sterol starvation upon heme deprivation</w:t>
+                <w:t xml:space="preserve">Rôle de SUT1 dans me processus d'entrée facultative des stérols chez la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parissa Alimardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Yeast Lipid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Colmar, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès Levure : Modèle et Outil VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102296v1</w:t>
+                <w:t xml:space="preserve">hal-00096854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitation par le Pr Ramon Serrano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yeast adaptation to unsaturated fatty acids and sterol starvation upon heme deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto de Biologia Molecular de Plantas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Valancia, Espagne</w:t>
+              <w:t xml:space="preserve">6th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102316v1</w:t>
+                <w:t xml:space="preserve">hal-00102296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast adaptation to lipid starvation upon anaerobiosis</w:t>
+                <w:t xml:space="preserve">Invitation par le Pr Ramon Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto de Biologia Molecular y Celular de Plantas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Vallencia, Spain</w:t>
+              <w:t xml:space="preserve">Instituto de Biologia Molecular de Plantas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Valancia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096858v1</w:t>
+                <w:t xml:space="preserve">hal-00102316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of grape phytosterols by yeasts and their impact on enological fermentations</w:t>
               </w:r>
@@ -8839,51 +8891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8915,269 +8967,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of SUT1 in hypoxic-induced sterol uptake in Saccharomyces cerevisiae.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast adaptation to lipid starvation upon anaerobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Instituto de Biologia Molecular y Celular de Plantas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vallencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102328v1</w:t>
+                <w:t xml:space="preserve">hal-00096858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de SUT1 dans me processus d'entrée facultative des stérols chez la levure Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Involvement of SUT1 in hypoxic-induced sterol uptake in Saccharomyces cerevisiae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parissa Alimardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Levure : Modèle et Outil VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096854v1</w:t>
+                <w:t xml:space="preserve">hal-00102328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9332,51 +9332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.08.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHVCT4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barakat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Manon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2F5ZV46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tronchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01384-08" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ernoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00423-08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kaliszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopi&#324;ska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Swiezewska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KJ0RW9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01510-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kaliszewski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Gajewska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopinska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051726" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigne-Ernest Amborab&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00715.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Pang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-An Shen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cardier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00645.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Larcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.11.4608-4615.2005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Sosinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Orlowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040297" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031064" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauzelle-Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.5.1788-1796.2004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luparia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1549-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLF0WJR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Lima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.47.3.847-853.2003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassanayake" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samaranayake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0648-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6L0QZBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11431.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ness" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnacq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spagnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berg&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Moudni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02450.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sorokine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1999.7330" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F0V65XF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1999.10515808" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Guillier-Gencik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gressin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0503" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GG6K11VJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00006804" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXFQHWC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tollervey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.12.7088" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527658v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.15.4664-4670.1997" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petfalski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tollervey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Hurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06612.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boddy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vainstein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324666" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5FVW3ZG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peberdy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Boddy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324665" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-STG8QHP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00309596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5QXF6M86-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.23.7183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-135-3-601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maus Guillaume" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brillard Elo&#239;se" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrue Camille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Chlo&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaftar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labanowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320620" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolecka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bujdakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496510v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496756v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102330v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102323v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096858v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102328v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.08.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHVCT4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Manon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2F5ZV46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tronchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01384-08" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ernoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00423-08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kaliszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopi&#324;ska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Swiezewska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KJ0RW9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01510-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102197v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigne-Ernest Amborab&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00715.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kaliszewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Gajewska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopinska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Pang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-An Shen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cardier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00645.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Larcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.11.4608-4615.2005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Sosinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Orlowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.5.1788-1796.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauzelle-Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luparia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1549-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLF0WJR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Lima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.47.3.847-853.2003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11431.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassanayake" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samaranayake" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0648-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6L0QZBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ness" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnacq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spagnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berg&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Moudni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02450.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00006804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXFQHWC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sorokine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1999.7330" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F0V65XF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1999.10515808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Guillier-Gencik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gressin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0503" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GG6K11VJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.15.4664-4670.1997" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tollervey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.12.7088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petfalski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tollervey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Hurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06612.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peberdy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Boddy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324665" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-STG8QHP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boddy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vainstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballance" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324666" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5FVW3ZG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00309596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5QXF6M86-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.23.7183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-135-3-601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Chlo&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaftar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labanowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320620" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolecka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bujdakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496312v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496694v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096854v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>