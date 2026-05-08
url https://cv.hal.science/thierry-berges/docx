--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1016,567 +1016,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canthin-6-one Displays Antiproliferative Activity and Causes Accumulation of Cancer Cells in the G2/M Phase.</w:t>
+                <w:t xml:space="preserve">Unsuspected pyocyanin effect in yeast under anaerobiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dejos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Rana Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088758v1</w:t>
+                <w:t xml:space="preserve">hal-00940290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of rhodopsin gene transcription in cultured retinal precursors of chicken embryo: role of Ca 2+ signaling and hyperpolarization-activated cation channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voisin</w:t>
+                <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.12624⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165645v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected pyocyanin effect in yeast under anaerobiosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Rosenfeld</w:t>
+                <w:t xml:space="preserve">Activation of rhodopsin gene transcription in cultured retinal precursors of chicken embryo: role of Ca 2+ signaling and hyperpolarization-activated cation channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (1), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940290v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canthin-6-one Displays Antiproliferative Activity and Causes Accumulation of Cancer Cells in the G2/M Phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Greve</w:t>
+                <w:t xml:space="preserve">Camille Dejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2481-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00955954v1</w:t>
+                <w:t xml:space="preserve">hal-01088758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MFS-type efflux pump Flr1 induced by Yap1 promotes canthin-6-one resistance in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Regnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (11), pp.1755-1764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,161 +1785,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Hypersusceptibility to azole antifungals in a clinical isolate of Candida glabrata with reduced aerobic growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+                <w:t xml:space="preserve">Guy Tronchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (3), pp.381 - 390. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (7), pp.3034-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01384-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849401v1</w:t>
+                <w:t xml:space="preserve">hal-00441049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-induced ER stress: synergistic effects of sterols and saturated fatty acids.</w:t>
               </w:r>
@@ -2053,204 +2053,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersusceptibility to azole antifungals in a clinical isolate of Candida glabrata with reduced aerobic growth.</w:t>
+                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
+                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tronchin</w:t>
+                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rocher</w:t>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53 (7), pp.3034-41. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.381 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01384-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441049v1</w:t>
+                <w:t xml:space="preserve">hal-01849401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonsense mutation in the ERG6 gene leads to reduced susceptibility to polyenes in a clinical isolate of Candida glabrata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tronchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Swiezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1781 (10), pp.627-34. </w:t>
@@ -2866,64 +2866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Susceptibility to Polyenes Associated with a Missense Mutation in the ERG6 Gene in a Clinical Isolate of Candida glabrata with Pseudohyphal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tronchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szkopinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 395, pp.173-181. </w:t>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhen Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-An Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Cardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,90 +3398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of azole resistance in a clinical isolate of Candida tropicalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chabasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional relationships between the Saccharomyces cerevisiae cis-prenyltransferases required for dolichol biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kariona Grabinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazyna Sosinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Swiezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.221-232</w:t>
@@ -3651,286 +3651,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Azole Resistance in Petite Mutants of Candida glabrata</w:t>
+                <w:t xml:space="preserve">Mechanisms of azole resistance in petite mutants of Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">S. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupard</w:t>
+                <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renier</w:t>
+                <w:t xml:space="preserve">C. Vauzelle-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48, pp.1788-1796. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 48 (5), pp.1788-1796</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084030v1</w:t>
+                <w:t xml:space="preserve">hal-02670580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of azole resistance in petite mutants of Candida glabrata</w:t>
+                <w:t xml:space="preserve">Mechanisms of Azole Resistance in Petite Mutants of Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berges</w:t>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poupard</w:t>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vauzelle-Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Renier</w:t>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48 (5), pp.1788-1796</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 48, pp.1788-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.48.5.1788-1796.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670580v1</w:t>
+                <w:t xml:space="preserve">hal-00084030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUT1-promoted sterol uptake involves the ABC transporter Aus1 and the mannoprotein Dan1 whose synergistic action is sufficient for this process.</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parissa Alimardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parissa Alimardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between respiration and susceptibility to azole antifungals in Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,273 +4575,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUTI suppresses sec14-1 through upregulation of CSR1 in Saccharomyces cerevisiae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization, heterologous expression and functional analysis of mevalonate diphosphate decarboxylase gene (MVD) of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Puard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">R. Dassanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Samaranayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11431.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267 (3), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-002-0648-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105032v1</w:t>
+                <w:t xml:space="preserve">hal-05527679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, heterologous expression and functional analysis of mevalonate diphosphate decarboxylase gene (MVD) of Candida albicans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Berges</w:t>
+                <w:t xml:space="preserve">SUTI suppresses sec14-1 through upregulation of CSR1 in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-002-0648-7⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 216, pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11431.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05527679v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUT1 is a putative Zn[II]2Cys6-transcription factor whose upregulation enhances both sterol uptake and synthesis in aerobically growing Saccharomyces cerevisiae cells.</w:t>
               </w:r>
@@ -5063,651 +5063,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression in Saccharomyces cerevisiae of an Arabidopsis thaliana cDNA encoding mevalonate diphosphate decarboxylase</w:t>
+                <w:t xml:space="preserve">Isolation and Amino Acid Sequence of a Peptide with Vitellogenesis Inhibiting Activity from the Terrestrial Isopod Armadillidium vulgare (Crustacea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cordier</w:t>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Karst</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Odile Sorokine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 115 (3), pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/gcen.1999.7330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698446v1</w:t>
+                <w:t xml:space="preserve">hal-04460629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saccharomyces cerevisiae Mevalonate Diphosphate Decarboxylase (Erg19p) Forms Homodimers In Vivo, and a Single Substitution in a Structurally Conserved Region Impairs Dimerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">A single amino—acid substitution in the yeast mevalonate diphosphate decarboxylase leads to a defect in the homodimerization of the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/pl00006804⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 146 (1), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1999.10515808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05527664v1</w:t>
+                <w:t xml:space="preserve">hal-05527685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Amino Acid Sequence of a Peptide with Vitellogenesis Inhibiting Activity from the Terrestrial Isopod Armadillidium vulgare (Crustacea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+                <w:t xml:space="preserve">Molecular Cloning, Expression Analysis, and Chromosomal Localization of Human Syntaxin 8 (STX8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Guillier-Gencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gressin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/gcen.1999.7330⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 257 (2), pp.577-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.1999.0503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460629v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino—acid substitution in the yeast mevalonate diphosphate decarboxylase leads to a defect in the homodimerization of the protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">The Saccharomyces cerevisiae Mevalonate Diphosphate Decarboxylase (Erg19p) Forms Homodimers In Vivo, and a Single Substitution in a Structurally Conserved Region Impairs Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.1999.10515808⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (5), pp.290-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/pl00006804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527685v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning, Expression Analysis, and Chromosomal Localization of Human Syntaxin 8 (STX8)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterologous expression in Saccharomyces cerevisiae of an Arabidopsis thaliana cDNA encoding mevalonate diphosphate decarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39, pp.953-967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/bbrc.1999.0503⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04564689v1</w:t>
+                <w:t xml:space="preserve">hal-02698446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Saccharomyces cerevisiae mevalonate diphosphate decarboxylase is essential for viability, and a single Leu-to-Pro mutation in a conserved sequence leads to thermosensitivity</w:t>
               </w:r>
@@ -6025,345 +6025,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of an Aspergillus niger invertase gene by expression in Trichoderma reesei</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and characterisation of an Aspergillus niger invertase and its DNA sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barreau</w:t>
+                <w:t xml:space="preserve">L. Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Peberdy</w:t>
+                <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Boddy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Vainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.53-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf00324665⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00324666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527601v1</w:t>
+                <w:t xml:space="preserve">hal-05527598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of an Aspergillus niger invertase and its DNA sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Bergès</w:t>
+                <w:t xml:space="preserve">Cloning of an Aspergillus niger invertase gene by expression in Trichoderma reesei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barreau</w:t>
+                <w:t xml:space="preserve">Christian Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vainstein</w:t>
+                <w:t xml:space="preserve">John Peberdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ballance</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lynn Boddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.60-66. </w:t>
+              <w:t xml:space="preserve">, 1993, 24 (1-2), pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf00324666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/bf00324665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527598v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of uridine auxotrophs from Trichoderma reesei and efficient transformation with the cloned ura3 and ura5 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 19 (5), pp.359-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 18 (23), pp.7183-7183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6513,64 +6513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Shock at an Elevated Temperature Improves Transformation Efficiency of Protoplasts from Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 135 (3), pp.601-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6878,2314 +6878,2439 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONE HEALTH: Concept and Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring and Clinical Toxicology, IATDMCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Therapeutic Drug Monitoring and Clinical Toxicology, Sep 2023, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Candida albicans sterol composition infl uence biofi lm formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kolecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bujdakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de l'International Society for Human and Animal Mycology (ISHAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet synergique de l'ergostérol et des acides gras saturés sur le déclenchement de l'Unfolded Protein Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès Levures, Modèles et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, La Colle sur Loup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid-mediated quality controls along the secretory pathway in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Conference on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Smolenice, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of CSR1/SFH2 effect on lipid metabolism in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the lipid composition on the biogenesis of the plasma membrane mannitol transporter AgMat2 expressed in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid-mediated quality control in yeast: consequences of unsaturated fatty acid and sterol depletions on the biogenesis of the uracil permease Fur4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'effet de SFH2/CSR1 sur le métabolisme des acides gras chez Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'homéostasie lipidique sur l'adressage d'une protéine membranaire chez Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée de "Microbiologie poitevine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'effet de SFH2/CSR1 sur le métabolisme des acides gras chez Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès Levure : Modèles et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'homéostasie lipidique dur l'adressage d'une protéine membranaire chez Sacchoramyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès Levure : Modèles et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitation par Pr Meriem Kaid-Harche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Sciences et Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of CSR1/SFH2 effect on lipid matabolism in the yeast Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Swansea, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maladies génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public à l'initiative de l'Espace Mendès France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Montcoutant, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeast adaptation to unsaturated fatty acids and sterol starvation upon heme deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitation par le Pr Ramon Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituto de Biologia Molecular de Plantas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Valancia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeast adaptation to lipid starvation upon anaerobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituto de Biologia Molecular y Celular de Plantas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vallencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation of grape phytosterols by yeasts and their impact on enological fermentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Luparia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Symposium International d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of SUT1 in hypoxic-induced sterol uptake in Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de SUT1 dans me processus d'entrée facultative des stérols chez la levure Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès Levure : Modèle et Outil VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial interest of essential oils extracted from Tunisian plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research, 8th joint meeting of AFERP, ASP, GA, PSE&amp;SIF,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, New York, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78 (11), pp.1129-1129, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0032-1320620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450231v1</w:t>
-              </w:r>
-[...2098 lines deleted...]
-                <w:t xml:space="preserve">hal-00102328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9332,51 +9457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.08.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHVCT4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Manon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2F5ZV46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tronchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01384-08" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ernoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00423-08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kaliszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopi&#324;ska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Swiezewska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KJ0RW9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01510-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102197v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigne-Ernest Amborab&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00715.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kaliszewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Gajewska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopinska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Pang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-An Shen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cardier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00645.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Larcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.11.4608-4615.2005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Sosinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Orlowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.5.1788-1796.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauzelle-Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luparia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1549-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLF0WJR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Lima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.47.3.847-853.2003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11431.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassanayake" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samaranayake" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0648-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6L0QZBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ness" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnacq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spagnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berg&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Moudni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02450.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cordier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00006804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXFQHWC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sorokine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1999.7330" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F0V65XF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1999.10515808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Guillier-Gencik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gressin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0503" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GG6K11VJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.15.4664-4670.1997" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tollervey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.12.7088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petfalski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tollervey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Hurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06612.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peberdy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Boddy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324665" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-STG8QHP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boddy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vainstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballance" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324666" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5FVW3ZG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00309596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5QXF6M86-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.23.7183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-135-3-601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Chlo&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaftar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labanowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320620" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolecka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bujdakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496312v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496694v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096854v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.08.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHVCT4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barakat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Manon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2F5ZV46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tronchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01384-08" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ernoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00423-08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kaliszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopi&#324;ska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Swiezewska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KJ0RW9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01510-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102197v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigne-Ernest Amborab&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00715.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kaliszewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Gajewska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szkopinska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Pang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-An Shen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cardier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00645.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Larcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.11.4608-4615.2005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Sosinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Orlowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauzelle-Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.5.1788-1796.2004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luparia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1549-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLF0WJR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Lima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.47.3.847-853.2003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassanayake" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samaranayake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0648-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6L0QZBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11431.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ness" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnacq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spagnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berg&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Moudni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02450.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sorokine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1999.7330" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F0V65XF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1999.10515808" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Guillier-Gencik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gressin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0503" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GG6K11VJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00006804" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXFQHWC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.15.4664-4670.1997" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tollervey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.12.7088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petfalski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tollervey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Hurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06612.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boddy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vainstein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324666" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5FVW3ZG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peberdy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Boddy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00324665" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-STG8QHP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00309596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5QXF6M86-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.23.7183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-135-3-601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Chlo&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580155v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefeuvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496328v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolecka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bujdakova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496312v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496510v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102302v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102328v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096854v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450231v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaftar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labanowski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>