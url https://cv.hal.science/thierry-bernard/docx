--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -814,51 +814,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial faces from a concise 3D thinning algorithm</w:t>
+                <w:t xml:space="preserve">Ultra-Fast Skeleton Based on an Isotropic Fully Parallel Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
@@ -876,106 +876,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Corfou, Greece. </w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Marne-la-vallée, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.1999.791239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-49126-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245449v1</w:t>
+                <w:t xml:space="preserve">hal-01245393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast Skeleton Based on an Isotropic Fully Parallel Algorithm</w:t>
+                <w:t xml:space="preserve">Medial faces from a concise 3D thinning algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
@@ -993,82 +993,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Marne-la-vallée, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Corfou, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-49126-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.1999.791239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245393v1</w:t>
+                <w:t xml:space="preserve">hal-01245449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1334,51 +1334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Rabahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00847910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burrus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH74VP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00491-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longuet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.364113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAP.1999.797597" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1999.791239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Rabahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00847910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burrus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH74VP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00491-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longuet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.364113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAP.1999.797597" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1999.791239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>