--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Berthet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1982-1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031966411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAZ-5874-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en science politique au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques comparées de lutte contre le décrochage scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques de l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialisation de l'action publique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'orientation scolaire et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche par les capabilités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Maîtrise de droit public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 DEA en histoire du droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 DOCTORAT (Ph.D.) en science politique, Université de Montréal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 Habilitation à Diriger des Recherches (HdR) en science politique, IEP de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Directeur de recherche du CNRS au LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2017 : Chargé de recherches puis Directeur de recherche au CNRS au centre Emile Durkheim, Université de Bordeaux – Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours de réalisation ou de valorisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MIJMA : Mineurs non-accompagnés (en cours de lancement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SQUAPIN : injonction à l'agir professionnel des salariés faiblement qualifiés (réalisation en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité (INJEP - en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise à l'agenda et territorialisation des politiques de lutte contre le décrochage scolaire en France, au Québec et en Italie (en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du dispositif de suivi et d'évaluation du pôle pilote AMPIRIC (INSPE-PIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du PIC (Plan d'Investissement dans les Compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique et d'orientation de l'INJEP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Administration de l'École Française de Rome</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité stratégique de pilotage (COSTRAT) mis en place dans le cadre de l'évaluation du C2I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Formation-Emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique des Journées Vincent Merle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSPE de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des UFR Arts, Lettres, Langues et Sciences Humaines (ALLSH) et Faculté d'Économie et de Gestion (FEG) d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe Miroir &amp;quot;Horizon Europe Cluster 2&amp;quot; de l'INSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des Écoles Doctorales 355 et 372 d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de l'expérimentation &amp;quot;100% transition&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur puis Directeur adjoint du centre régional associé au Céreq (Centre d’études et de recherche sur les qualifications) pour l’Aquitaine (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité scientifique et d ‘Évaluation d’Aquitaine Cap Métiers (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Harmand, L'éducation à la citoyenneté dispositifs éducatifs et mise en oeuvre en France et au Québec (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robin de Sousa, La mise en oeuvre du dispositif Dream U à l'université d'Aix-Marseille (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alicia Jacquot, Les acteurs de l'éducation populaire face à la déscolarisation, thèse en sociologie co-dirigée avec Éric Verdier. (soutenance juillet 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flora Pailleret-Heinrich Le raccrochage social des décrocheurs scolaires, thèse en science politique (soutenance janvier 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nadia Okbani L'institutionnalisation de l'évaluation et ses enjeux dans la conduite de politiques sociales : exemple de la CAF de la Gironde et de la CNAF, thèse en science politique soutenue en décembre 2016 .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clara Bourgeois, Les politiques de l'emploi face aux étrangers, la cohérence des politiques publiques mise à l'épreuve, thèse en science politique soutenue en novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Conter Effets et usages de la stratégie européenne pour l'emploi en Wallonie, thèse en science politique soutenue en octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux injonctions paradoxales par la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Professionnels de jeunesse : recomposition et ajustement des rôles et des métiers, 3 (89), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.089.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail : mise en lumière de l’agentivité des jeunes en situation de vulnérabilité au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation, acteurs et institutions : quelles perspectives pour l'Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des processus de régionalisation des politiques éducatives aux logiques d’intervention, des approches contrastées de la persévérance scolaire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'observatoire Jeunes et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion scolaire et politiques publiques contre le décrochage en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.89-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Territoires et décrochages scolaires : leçons d'un programme de recherche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (144), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre territoriale de remédiation au décrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02009008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’État fait son marché, quels effets pour les opérateurs ? Genèse et mise en oeuvre de la sous-traitance dans la politique de l’emploi (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le marché comme instrument d'action publique, 6 (4), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’action publique éducative à l’aune de ses principes de justice. Analyse d’une politique régionale d’orientation scolaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les politiques et les services publics liés à l’éducation, à l’orientation et au travail étudiés à l’aune des capabilités, 47 (2), pp.37-57. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moving for education, training and research, 3, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.001.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des politiques de l'emploi : les défis de la territorialisation et de l'individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 334, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sociales régionales émergentes : le cas du décrochage et de l’orientation en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les politiques sociales, entre inertie et ré-institutionnalisation (2), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dyre.002.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et problématisation du changement dans les politiques régionales de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Qu'apprend-on des expérimentations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Qu'apprend-on des expérimentations sociales ?, 126, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 'activation-friendly' integration? Assessing the progress of activation policies in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Lost in Activation? The Governance of Activation Policies in Europe, 23 (S1), pp.S23-S39. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijsw.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any room for deliberation? Educational guidance in French schools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19460171.2012.759686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus sont la véritable richesse d'une nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes de la 18e UFEO - La formation : cœur du développement humain ?, numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'orientation scolaire : De la crise des banlieues à la loi de 2009 : quelles dynamiques de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.064.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, prépublication n°3 (fascicule 1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 17e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Corsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Varenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes de la 17e UFEO - La promotion sociale une idée d'avenir ?, numéro spécial, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Policies and Individual Capabilities: Drawing Lessons from Two Experimental Programs Fighting Early School Leaving in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'emploi : une analyse des transformations de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.181.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 16e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes de la 16e UFEO - Concrétiser la réforme de la formation professionnelle dans un contexte de crise, numéro spécial, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'instruments de la politique de l'emploi en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autour des XXIXe journées de l'Association d'économie sociale, 125, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pabœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les actes de la 15e Université de la formation, de l’éducation et de l’orientation - Qui oriente ? Information, conseil, décision, prescription, 4, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation et gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.006.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus - Territorialisation et changements dans l'action publique locale en matière sociale : l'exemple de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Comment fabriquer une politique sociale ?, 157, pp.90-92. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La thématique de la 14e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle des jeunes : quelle régulation territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, De l'orientation à l'insertion, la formation face à la mondialisation, 123, pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et relation emploi-formation : au carrefour des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Formation, emploi, territoires, 136-137, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.136.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Évaluation des politiques familiales et sociales, 150, pp.130-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les usagers ? Vers un nouveau mode de gouvernance ? Le cas des politiques d’emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La participation des citoyens à l'évaluation des politiques publiques, 3, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Discriminations dans les mondes de l'éducation et de la formation : regards croisés, 17, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances et décentralisation : perspectives sur la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le financement des politiques locales, 25, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.2005.1842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales d’intégration et immigrants aisés : une comparaison France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2-3), pp.181-213. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/040230ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture politique réfractaire et décollage économique. L'exemple de la Vendée du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfsp.1997.395147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et finances publiques : le cas du fédéralisme canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Irwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.1996.1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES. Une étude franco-québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition CESER PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les jeunes en vulnérabilité. Quelles injonctions paradoxales pour quels principes de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de la journée d'études Inégalités scolaires et origines migratoires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire URMIS : La diversité culturelle en milieu scolaire. Regards croisés France-Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS UMR 205, Feb 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du PRIC PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Emploi - Conseil régional, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les tentatives avortées de réforme du système français d'orientation scolaire : Un système administré mais peu régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning expedition Sciences Po, Paris - The Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire n'est pas un problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le décrochage scolaire pour une approche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Aix, Feb 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité : Dynamiques sociales, action publique et expériences individuelles en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques territoriales : un facteur clé pour comprendre l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire DRAIO PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACTION PUBLIQUE AU SERVICE DES PUBLICS LES PLUS ÉLOIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence-débat du PACTE régional Quelles solutions partenariales innovantes pour les territoires ruraux et les publics éloignés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARIF-OREF Centre, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille University student's professional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALMA LAUREA CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza University, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des territoires dans les politiques d’emploi, d’orientation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée régionale des acteurs de la Srefop dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Pommeraye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels partenariats sur les territoires ou comment décloisonner l’action publique pour mieux agir ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Céreq ANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq - LEST, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03499279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et persévérance scolaire : Comparaisons France, Italie et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La persévérance scolaire : regards croisés et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et décrochages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LEST-TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des politiques de lutte contre le décrochage scolaire en France, en Italie et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et Éducation Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la qualification : l’expérience québécoise en matière de raccrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Décrochages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation des théories de la justice sociale et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Développement humain et capabilités en éducation : mesure et évaluation », organisé par le CRIFPE dans le cadre de la Conférence internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un effet territoire sur les politiques publiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Persévérance scolaire, ressources et usages des territoires. France-Québec : qu’avons-nous à apprendre les uns des autres ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq; ESO; Université de Caen; ESPE (École supérieure du professorat et de l’éducation), Dec 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel place pour le territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Décrochage scolaire, territoires et action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, de l’enseignement supérieur et de la recherche, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle du territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Territoires et décrochages scolaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Young, One Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire à l’aune de l’analyse des politiques publiques et de l’approche par les capabilités : outiller un regard normatif sur l’action publique éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme ANR TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l’action publique en faveur de la jeunesse au niveau territorial, table-ronde « Nouveaux registres d’action, transversalité, gouvernance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INJEP-3e Rencontres de l’Observatoire « Parcours de jeunes et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and capability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference programme SocIEtY "Improving the Quality of Life of Disadvantaged Young People - Towards a Capability‐Friendly Youth Policy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU research project "SocIEtY", Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropouts in an Average French City. What Support Networks? What Innovation? What Participation? What IBJJ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocIEtY Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Activation Friendly Integration Policies: French Street Level Bureaucrats’ Discretion into Questions, Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Towards Inclusive Employment and Welfare Systems: Challenges for a Social Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Research Agenda and Participatory Research for WP5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropping out in a French Average City: Insights from an Ongoing Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Conference "Human Development in Times of Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDCA (Human Development and Capability Association), Sep 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les politiques de lutte contre le décrochage scolaire, l'apport d'une approche par les capabilités (visioconférence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio cabo-verdiano de Educação: As pegadas das reformas educativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Jul 2013, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des parcours : enjeux politiques et académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et évolution de l'accès à l'emploi : impact des changements de contexte sur l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Grand Ouest - Centres Associés Céreq de Caen, Nantes, Rennes, Orléans et Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bayeux, Hôtellerie Saint Benoît, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise des banlieues à l'orientation active. Comment les acteurs politiques répondent aux révoltes de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Jeunes &amp; Sociétés : "Les jeunes au début du XXIe siècle : Entre motifs d'inquiétude et raisons d'espérer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Educational System: An Institutional Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du programme PCRD WORKABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l'épreuve de la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l'orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Jan 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire, régulation et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'accompagnement à l'orientation aux différents âges de la vie. Quels modèles, dispositifs et pratiques ?", symposium "L'orientation scolaire et professionnelle dans un monde incertain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam-Inetop (Institut national d'étude du travail et d'orientation professionnelle), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local et politique : quoi de neuf ? Bilans et Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Groupe Local &amp; Politique/TAPS-SPIRIT : « Local et politique : quoi de neuf ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pessac, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle des régions. Une compétence discrète pour une capacité politique accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CEPEL-AFSP « Nouvelles perspectives sur les politiques régionales », session "Retour sur le 'noyau dur' des politiques régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Montpellier, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions souhaitables pour renforcer la coopération transfrontalière en matière d'emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique nationale et locale en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 12.1 : Regards critiques : le local comme objet global ?, axe 2 : Formes et effets du changement du local en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre savoirs institués et savoirs diffus. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'orientation entre contraintes et libertés, quelles perspectives de confiance en l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lapsac "Jeunesse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, Université Victor-Segalen Bordeaux 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la proximité : un point de vue comparé sur les approches de science politique et d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pessac, Université de Bordeaux IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Éducation et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et action publique en matière d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises du PRDF (Plan régional de développement des formations professionnelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, Conseil régional Rhône-Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'évaluation régionale des politiques d'emploi et de formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régional de l'emploi et de formation professionnelle Poitou-Charentes, Université de Poitiers, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système régional d'orientation, quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEO (Laboratoire d'Économie d'Orléans), Feb 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d'orientation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SNES-FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui décide en matière de politiques d'orientation scolaire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Action et décision : regards croisés entre sociologues et politistes", séance 3 : L'action et la décision publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPSAC; UMR 5116 SPIRIT, Mar 2009, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a 'Capability' Analytical Model of Public Policy? Lessons from Academic Guidance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès : Asociación Española de Ciencia Política : "Repensar la democracia: inclusion y diversidad", Atelier 6 "Políticas públicas" : 6.1 : "Modelos, enfoques y perspectivas analíticas actuales en el análisis de políticas públicas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EU Social Policy to ‘Flexicurity': Trans-Industry Regulation to What End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biannual Conference of the Society for Advanced of Socio-Economics "Capitalism in Crisis: Wat's next?", "Capitalism in Crisis: Wat's next?", panel H "Markets, Firms &amp; Institutions", H21 "The EU's Government of Trans-Industry Regulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales de formation et d'emploi, quelles innovations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovation, Société et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Caen, Centre Maurice Halbwachs-MRSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre contraintes et libertés. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forlì, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire et les usages de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sélection, circulation et usagers des connaissances dans les politiques d'éducation et de formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAPPE (Réseau d'Analyse des Politiques Publiques d'Éducation), Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un espace européen de l'enseignement supérieur et de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e UFEO "L'Europe de la formation : quelles réalisations concrètes", ateliers scientifiques "Paroles de chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues près Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise, un instrument d'action publique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chiffres et Territoires" Quelles statistiques pour la connaissance et l’action publique en région ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation scolaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises régionales de l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, Conseil régional d'Aquitaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'orientation entre contraintes individuelles et choix d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'évaluation des politiques publiques à l'échelle des territoires : actualités et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "L'évaluation des politiques publiques à l'échelle des territoires, de la Société française de l'évaluation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation à responsabilité limitée et action publique territoriale : l'exemple de la proximité dans les politiques d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Légitimation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 SPIRIT, Jan 2007, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Governs the French Professional Guidance System?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Guidance Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aviemore, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Action publique et développement économique : regards croisés sur la proximité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Local et politique de l'AFSP, Jun 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and Vocational Education Policies in the Process of State Modernization:Three Points of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation of Community Employment and Social Policy in the Model of Social Federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oñati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale : une discussion critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'AFSP, module du groupe "Local et politique" : Critiques de la territorialisation et changements d’échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques, opérateurs privés : analyse de la gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque International de la Revue « Politiques et management public » : "Public : Nouvelles figures ? Nouvelle frontières ?", session 18 : "Du fournisseur privé à l'opérateur privé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université PARIS X, CEROS - Centre de Droit Public, Mar 2007, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l'épreuve de l'action territoriale : Postmodernité et politiques publiques de proximité dans le champ de la relation formation-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : Les politiques publiques à l'épreuve de l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, (Groupes « Politiques publiques » et « Local et Politique »), PACTE, le CEPEL Montpellier et l’Institut d’Etudes Politiques de Grenoble, Jun 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : un nouveau registre de politique publique en matière d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBC64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction publique territoriale face à la gestion prévisionnelle des effectifs, des emplois et des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence régionale de l'emploi public territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'ouvrage d'Arjun Appadurai, &amp;quot;Après le colonialisme. Les conséquences culturelles de la globalisation&amp;quot;, Paris, Payot, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Culture, mémoire et identités. Questions aux analyses postmodernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAN-MSHA, May 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de l'intervention territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Régimes territoriaux et développement économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERVL, Dec 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03417269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation professionnelle entre territoires et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission locale des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Landes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle en France : entre territoires et individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La gouvernance de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptrasec, Jun 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le territoire et ses régulations : propositions pour une approche postmoderne de la gouvernance des politiques publiques de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les territoires de l'éducation et de la formation : construire, coordonner, évaluer l'action publique locale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST; IREMAM, May 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Conference on Labor "Employment Class Action and Collective Litigation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la société française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2025, 978-2-271-15369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vanuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Octarès. 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet, Thierry (dir.); Conter, Bernard (dir.). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Wallon de l'Evaluation, de la Prospective et de la Statistique (IWEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 89 p., 2015, Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'épreuve du temps : données longitudinales et analyse de l'action publique : XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Bordeaux, 25-26 juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq, pp.283, 2013, 978-2-11-098954-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workable : Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project &amp;quot;WorkAble&amp;quot;: Making Capabilities Work (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler (Ed.). European Commission, 253 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.318, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emplois près de chez vous ? La territorialisation des politiques d'emploi en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2005, le territoire du politique, série Politique du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail rémunéré des lycéen·nes : des expériences laborieuses diversifiées susceptibles d’accroître les inégalités scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Berthaud; Claire Bonnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2025, Céreq Échanges, 978-2-487574-04-5. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilisation individuelle à l’aune des politiques communautaires : Vers une Europe de l’activation et des compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet Thierry; Guitton Christophe; Vero Josiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.?-?, 2025, Série LEST, 978-2-36630-152-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et la société française : 30ans de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05058147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe CARRÉ; Pierre CASPAR; Cédric FRÉTIGNÉ; Olivier LAS VERGNAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation 5ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.123-138, 2024, 978-2-10-082145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier études et travail : un enjeu propre à la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-58, 2024, 978-2-271-15349-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer, expérimenter et évaluer des dispositifs pédagogiques innovants : l'exemple du Créativlab d'Ampiric et la question du passage à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mascret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, 2023, 978-2-9591124-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation : un regard de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Frétigné, P. Caspar, P. Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda des politiques de lutte contre le décrochage scolaire : Une comparaison France/Italie/Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Liverano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico come criticità educativa sistemica: tra prevenzione e intervento. Prevenzione e intervento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensamultimedia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administré mais pas régulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Cohen-Scali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie. Défis contemporains et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romain Pasquier, Sébastien Guigner et Alistair Cole, Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2020, Dictionnaire des politiques territoriales, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oxymore vivant ? Les institutions belges et françaises face à la flexicurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Caroline Vanuls. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One youth, one voice: principles of justice and public policies for early school leavers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.54-71, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CCAPPA method and the capability approach : giving voice to young people in research through participative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.205-216, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Cross-Sectorial Employment Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.139-161, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Governance of Integrated Activation Policies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-234, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.37-51, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Capabilities Perspective on Vulnerable Young People in Europe: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Christrup Kjeldsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good for Nothing Capable of What? Early School Leavers and Regional Public policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-222, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dans la relation formation-emploi et science politique : non-objet et vrai sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Béduwé; Véronique Bedin; Sandrine Croity-Belz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation formation emploi. Un chantier pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2014, Evaluer, 978-2-343-03794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Policy: Desperately Seeking a Flexibility-security Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien; Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Industries. Markets, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.190-215, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. [actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-182, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le décrochage scolaire en France : deux expérimentations régionales à l'aune des capabilités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. (actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-102, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire en France : quelle place pour la délibération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Quantin; Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibération et gouvernance : l'émergence d'une logique d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-267, 2012, Logiques politiques, 978-2-296-99687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project "WorkAble": Making Capabilities Work (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, pp.33-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation de la formation professionnelle. Les multiples facettes d'un changement discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.51-64, 2011, Recherches / Territoires du politique, 978-2-7071-7063-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.baron.2011.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La VAE des bénévoles en milieu associatif : bilan d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire [Colloque internationale "Économie sociale, politique et territoire : regards croisés" organisé à Bordeaux, 29-30 novembre 2007]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2010, Espace et territoires, 978-2-7535-1208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Barnay et François Legendre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emplois et politiques sociales. Défis et avenirs de la protection sociale. XXIXes Journées de l'Association d'Économie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-210, 2009, 978-2-296-09987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Blanpain, Juan Pablo Landa et Brian Langille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employment Policies and Multilevel Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Law International, pp.171-184, 2009, Bulletin of Comparative Labour Relations Series, 9789041128669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-20, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les usages de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baron Cécile, Bouquet Brigitte et Nivolle Patrick (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'emploi et de l'insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2008, Logiques sociales, Cahiers du Griot, 978-2-296-06521-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des politiques sociales au prisme des espaces hybrides de la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-201, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils d'intervention sectorielle : quatre analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2007, Espace et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l‘épreuve de la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.43-51, 2007, Questions contemporaines, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle continue en France. Une ingénierie de marges entre territoires et management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Vinokur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et financement en éducation. Qui paye décide ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2007, Éducation et sociétés, 978-2-296-03980-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mirrors of State Modernisation : The Case of the Territorialisation of Employment Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Hoffmann-Martinot, Hellmut Wollmann (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State and Local Government Reforms in France and Germany : Divergence and Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, VS Verlag für Sozialwissenschaften, pp.173-187, 2006, Urban and Regional Research International, 978-3-531-14596-9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-90271-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'une décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel et Louis Dubouchet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle : un processus en voie d'achèvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de l'Aube, pp.119-143, 2004, Bibliothèque des territoires, 2-7526-0041-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l'action publique aux marges : le cas des fonctions d'accueil, d'information et d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel, Philippe Mehaut et Olivier Meriaux (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle : quels changements dans la conduite de l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-205, 2003, Logiques politiques, 2-7475-4913-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique locale de l'immigration entre références culturelles nationales et préférences des politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Sorbets; Jean-Pierre Augustin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de sociétés : préférences politiques et références culturelles au Canada [actes du colloque international organisé par le Centre de recherche et d'études sur le Canada et le Québec en sciences sociales de l'Institut d'études politiques de Bordeaux les 11-12 février 1999]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses universitaires de l'université de Laval; Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-188, 2001, 2-7637-7782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'équipement public à l'espace culturel &amp;quot;Nouvelle&amp;quot; question sociale, nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Augustin et Daniel Latouche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux culturels et contextes de villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.99-112, 1998, Politiques urbaines, 978-2-85892-258-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04632967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'angle mort des politiques publiques : les immigrants aisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Ritaine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire au miroir de l'itinéraire. Travaux de l'atelier TAM (Territoires, Appartenances, Mobilisations), 1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CERVL, pp.207-227, 1998, Les cahiers du CERVL. Série rapports de recherche, 2-909438-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils de jeunes et participation : étude auprès des collectivités et de jeunes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Recotillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bausson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Thierry Berthet pour la JIT Persévérance scolaire en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une approche intégrée des politiques de l'emploi - Volet français du projet LOCALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong guidance policies in France and in Europe : where reforms are heading ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Costanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur du diplôme : place et rôle du diplôme dans les parcours scolaires et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romani Ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion. Un regard sur les politiques de lutte contre le décrochage scolaire en région Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la diversité des contextes locaux : une analyse de l’offre territoriale de remédiation au décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional policies towards early school leavers : a critical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin castets-fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de sens ? Itinéraire de recherche vers les politiques sociales dans la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 4 : Etat des lieux des cadres institutionnels de l’agir individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Malik Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Vero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications; LEST - Laboratoire d'Economie et de Sociologie du Travail. 2024, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEPR-2024/09, INJEP - Institut national de la jeunesse et de l'éducation populaire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation Auvergne-Rhône-Alpes et Nouvelle Aquitaine : quels changements depuis 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude, INJEP; LEST CNRS (UMR 7317). 2023, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la conciliation entre les études et l'occupation d'un emploi rémunéré en cours de scolarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour le CNESCO, Laboratoire d'économie et sociologie du travail (LEST). 2019, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix d'orientation à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Coinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2006/016, Direction générale de l'Enseignement scolaire; Conseil régional de la Région Basse-Normandie; Centre Maurice Halbwachs. 2008, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Validation des acquis de l'expérience (VAE) bénévole en Aquitaine : un dipositif entre construction et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chambre régionale d'économie sociale et solidaire, DRTEFP Aquitaine. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Berthet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1982-1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031966411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAZ-5874-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en science politique au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques comparées de lutte contre le décrochage scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques de l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialisation de l'action publique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'orientation scolaire et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche par les capabilités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Maîtrise de droit public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 DEA en histoire du droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 DOCTORAT (Ph.D.) en science politique, Université de Montréal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 Habilitation à Diriger des Recherches (HdR) en science politique, IEP de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Directeur de recherche du CNRS au LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2017 : Chargé de recherches puis Directeur de recherche au CNRS au centre Emile Durkheim, Université de Bordeaux – Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours de réalisation ou de valorisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MIJMA : Mineurs non-accompagnés (en cours de lancement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SQUAPIN : injonction à l'agir professionnel des salariés faiblement qualifiés (réalisation en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité (INJEP - en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise à l'agenda et territorialisation des politiques de lutte contre le décrochage scolaire en France, au Québec et en Italie (en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du dispositif de suivi et d'évaluation du pôle pilote AMPIRIC (INSPE-PIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du PIC (Plan d'Investissement dans les Compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique et d'orientation de l'INJEP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Administration de l'École Française de Rome</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité stratégique de pilotage (COSTRAT) mis en place dans le cadre de l'évaluation du C2I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Formation-Emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique des Journées Vincent Merle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSPE de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des UFR Arts, Lettres, Langues et Sciences Humaines (ALLSH) et Faculté d'Économie et de Gestion (FEG) d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe Miroir &amp;quot;Horizon Europe Cluster 2&amp;quot; de l'INSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des Écoles Doctorales 355 et 372 d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de l'expérimentation &amp;quot;100% transition&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur puis Directeur adjoint du centre régional associé au Céreq (Centre d’études et de recherche sur les qualifications) pour l’Aquitaine (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité scientifique et d ‘Évaluation d’Aquitaine Cap Métiers (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Harmand, L'éducation à la citoyenneté dispositifs éducatifs et mise en oeuvre en France et au Québec (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robin de Sousa, La mise en oeuvre du dispositif Dream U à l'université d'Aix-Marseille (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alicia Jacquot, Les acteurs de l'éducation populaire face à la déscolarisation, thèse en sociologie co-dirigée avec Éric Verdier. (soutenance juillet 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flora Pailleret-Heinrich Le raccrochage social des décrocheurs scolaires, thèse en science politique (soutenance janvier 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nadia Okbani L'institutionnalisation de l'évaluation et ses enjeux dans la conduite de politiques sociales : exemple de la CAF de la Gironde et de la CNAF, thèse en science politique soutenue en décembre 2016 .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clara Bourgeois, Les politiques de l'emploi face aux étrangers, la cohérence des politiques publiques mise à l'épreuve, thèse en science politique soutenue en novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Conter Effets et usages de la stratégie européenne pour l'emploi en Wallonie, thèse en science politique soutenue en octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux injonctions paradoxales par la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Professionnels de jeunesse : recomposition et ajustement des rôles et des métiers, 3 (89), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.089.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail : mise en lumière de l’agentivité des jeunes en situation de vulnérabilité au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation, acteurs et institutions : quelles perspectives pour l'Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des processus de régionalisation des politiques éducatives aux logiques d’intervention, des approches contrastées de la persévérance scolaire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'observatoire Jeunes et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion scolaire et politiques publiques contre le décrochage en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.89-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre territoriale de remédiation au décrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02009008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Territoires et décrochages scolaires : leçons d'un programme de recherche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (144), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’État fait son marché, quels effets pour les opérateurs ? Genèse et mise en oeuvre de la sous-traitance dans la politique de l’emploi (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le marché comme instrument d'action publique, 6 (4), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’action publique éducative à l’aune de ses principes de justice. Analyse d’une politique régionale d’orientation scolaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les politiques et les services publics liés à l’éducation, à l’orientation et au travail étudiés à l’aune des capabilités, 47 (2), pp.37-57. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moving for education, training and research, 3, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.001.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des politiques de l'emploi : les défis de la territorialisation et de l'individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 334, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sociales régionales émergentes : le cas du décrochage et de l’orientation en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les politiques sociales, entre inertie et ré-institutionnalisation (2), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dyre.002.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et problématisation du changement dans les politiques régionales de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Qu'apprend-on des expérimentations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Qu'apprend-on des expérimentations sociales ?, 126, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 'activation-friendly' integration? Assessing the progress of activation policies in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Lost in Activation? The Governance of Activation Policies in Europe, 23 (S1), pp.S23-S39. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijsw.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any room for deliberation? Educational guidance in French schools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19460171.2012.759686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus sont la véritable richesse d'une nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes de la 18e UFEO - La formation : cœur du développement humain ?, numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'orientation scolaire : De la crise des banlieues à la loi de 2009 : quelles dynamiques de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.064.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, prépublication n°3 (fascicule 1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 17e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Corsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Varenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes de la 17e UFEO - La promotion sociale une idée d'avenir ?, numéro spécial, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Policies and Individual Capabilities: Drawing Lessons from Two Experimental Programs Fighting Early School Leaving in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'emploi : une analyse des transformations de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.181.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 16e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes de la 16e UFEO - Concrétiser la réforme de la formation professionnelle dans un contexte de crise, numéro spécial, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'instruments de la politique de l'emploi en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autour des XXIXe journées de l'Association d'économie sociale, 125, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pabœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les actes de la 15e Université de la formation, de l’éducation et de l’orientation - Qui oriente ? Information, conseil, décision, prescription, 4, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation et gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.006.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus - Territorialisation et changements dans l'action publique locale en matière sociale : l'exemple de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Comment fabriquer une politique sociale ?, 157, pp.90-92. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La thématique de la 14e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle des jeunes : quelle régulation territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, De l'orientation à l'insertion, la formation face à la mondialisation, 123, pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et relation emploi-formation : au carrefour des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Formation, emploi, territoires, 136-137, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.136.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Évaluation des politiques familiales et sociales, 150, pp.130-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les usagers ? Vers un nouveau mode de gouvernance ? Le cas des politiques d’emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La participation des citoyens à l'évaluation des politiques publiques, 3, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Discriminations dans les mondes de l'éducation et de la formation : regards croisés, 17, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances et décentralisation : perspectives sur la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le financement des politiques locales, 25, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.2005.1842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales d’intégration et immigrants aisés : une comparaison France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2-3), pp.181-213. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/040230ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture politique réfractaire et décollage économique. L'exemple de la Vendée du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfsp.1997.395147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et finances publiques : le cas du fédéralisme canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Irwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.1996.1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les jeunes en vulnérabilité. Quelles injonctions paradoxales pour quels principes de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES. Une étude franco-québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition CESER PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de la journée d'études Inégalités scolaires et origines migratoires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire URMIS : La diversité culturelle en milieu scolaire. Regards croisés France-Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS UMR 205, Feb 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du PRIC PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Emploi - Conseil régional, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les tentatives avortées de réforme du système français d'orientation scolaire : Un système administré mais peu régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning expedition Sciences Po, Paris - The Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire n'est pas un problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le décrochage scolaire pour une approche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Aix, Feb 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité : Dynamiques sociales, action publique et expériences individuelles en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques territoriales : un facteur clé pour comprendre l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire DRAIO PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des territoires dans les politiques d’emploi, d’orientation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée régionale des acteurs de la Srefop dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Pommeraye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille University student's professional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALMA LAUREA CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza University, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACTION PUBLIQUE AU SERVICE DES PUBLICS LES PLUS ÉLOIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence-débat du PACTE régional Quelles solutions partenariales innovantes pour les territoires ruraux et les publics éloignés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARIF-OREF Centre, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels partenariats sur les territoires ou comment décloisonner l’action publique pour mieux agir ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Céreq ANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq - LEST, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03499279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et persévérance scolaire : Comparaisons France, Italie et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La persévérance scolaire : regards croisés et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et décrochages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LEST-TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des politiques de lutte contre le décrochage scolaire en France, en Italie et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et Éducation Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la qualification : l’expérience québécoise en matière de raccrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Décrochages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation des théories de la justice sociale et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Développement humain et capabilités en éducation : mesure et évaluation », organisé par le CRIFPE dans le cadre de la Conférence internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un effet territoire sur les politiques publiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Persévérance scolaire, ressources et usages des territoires. France-Québec : qu’avons-nous à apprendre les uns des autres ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq; ESO; Université de Caen; ESPE (École supérieure du professorat et de l’éducation), Dec 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel place pour le territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Décrochage scolaire, territoires et action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, de l’enseignement supérieur et de la recherche, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle du territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Territoires et décrochages scolaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Young, One Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l’action publique en faveur de la jeunesse au niveau territorial, table-ronde « Nouveaux registres d’action, transversalité, gouvernance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INJEP-3e Rencontres de l’Observatoire « Parcours de jeunes et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire à l’aune de l’analyse des politiques publiques et de l’approche par les capabilités : outiller un regard normatif sur l’action publique éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme ANR TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and capability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference programme SocIEtY "Improving the Quality of Life of Disadvantaged Young People - Towards a Capability‐Friendly Youth Policy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU research project "SocIEtY", Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropouts in an Average French City. What Support Networks? What Innovation? What Participation? What IBJJ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocIEtY Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Activation Friendly Integration Policies: French Street Level Bureaucrats’ Discretion into Questions, Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Towards Inclusive Employment and Welfare Systems: Challenges for a Social Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Research Agenda and Participatory Research for WP5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropping out in a French Average City: Insights from an Ongoing Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Conference "Human Development in Times of Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDCA (Human Development and Capability Association), Sep 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les politiques de lutte contre le décrochage scolaire, l'apport d'une approche par les capabilités (visioconférence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio cabo-verdiano de Educação: As pegadas das reformas educativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Jul 2013, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des parcours : enjeux politiques et académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et évolution de l'accès à l'emploi : impact des changements de contexte sur l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise des banlieues à l'orientation active. Comment les acteurs politiques répondent aux révoltes de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Jeunes &amp; Sociétés : "Les jeunes au début du XXIe siècle : Entre motifs d'inquiétude et raisons d'espérer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Grand Ouest - Centres Associés Céreq de Caen, Nantes, Rennes, Orléans et Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bayeux, Hôtellerie Saint Benoît, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Educational System: An Institutional Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du programme PCRD WORKABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l'épreuve de la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l'orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Jan 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire, régulation et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'accompagnement à l'orientation aux différents âges de la vie. Quels modèles, dispositifs et pratiques ?", symposium "L'orientation scolaire et professionnelle dans un monde incertain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam-Inetop (Institut national d'étude du travail et d'orientation professionnelle), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local et politique : quoi de neuf ? Bilans et Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Groupe Local &amp; Politique/TAPS-SPIRIT : « Local et politique : quoi de neuf ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pessac, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle des régions. Une compétence discrète pour une capacité politique accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CEPEL-AFSP « Nouvelles perspectives sur les politiques régionales », session "Retour sur le 'noyau dur' des politiques régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Montpellier, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions souhaitables pour renforcer la coopération transfrontalière en matière d'emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre savoirs institués et savoirs diffus. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'orientation entre contraintes et libertés, quelles perspectives de confiance en l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lapsac "Jeunesse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, Université Victor-Segalen Bordeaux 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la proximité : un point de vue comparé sur les approches de science politique et d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pessac, Université de Bordeaux IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique nationale et locale en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 12.1 : Regards critiques : le local comme objet global ?, axe 2 : Formes et effets du changement du local en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Éducation et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et action publique en matière d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises du PRDF (Plan régional de développement des formations professionnelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, Conseil régional Rhône-Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système régional d'orientation, quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEO (Laboratoire d'Économie d'Orléans), Feb 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'évaluation régionale des politiques d'emploi et de formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régional de l'emploi et de formation professionnelle Poitou-Charentes, Université de Poitiers, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d'orientation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SNES-FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui décide en matière de politiques d'orientation scolaire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Action et décision : regards croisés entre sociologues et politistes", séance 3 : L'action et la décision publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPSAC; UMR 5116 SPIRIT, Mar 2009, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a 'Capability' Analytical Model of Public Policy? Lessons from Academic Guidance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès : Asociación Española de Ciencia Política : "Repensar la democracia: inclusion y diversidad", Atelier 6 "Políticas públicas" : 6.1 : "Modelos, enfoques y perspectivas analíticas actuales en el análisis de políticas públicas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EU Social Policy to ‘Flexicurity': Trans-Industry Regulation to What End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biannual Conference of the Society for Advanced of Socio-Economics "Capitalism in Crisis: Wat's next?", "Capitalism in Crisis: Wat's next?", panel H "Markets, Firms &amp; Institutions", H21 "The EU's Government of Trans-Industry Regulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales de formation et d'emploi, quelles innovations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovation, Société et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Caen, Centre Maurice Halbwachs-MRSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre contraintes et libertés. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forlì, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire et les usages de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sélection, circulation et usagers des connaissances dans les politiques d'éducation et de formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAPPE (Réseau d'Analyse des Politiques Publiques d'Éducation), Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un espace européen de l'enseignement supérieur et de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e UFEO "L'Europe de la formation : quelles réalisations concrètes", ateliers scientifiques "Paroles de chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues près Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise, un instrument d'action publique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chiffres et Territoires" Quelles statistiques pour la connaissance et l’action publique en région ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation scolaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises régionales de l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, Conseil régional d'Aquitaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'orientation entre contraintes individuelles et choix d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation à responsabilité limitée et action publique territoriale : l'exemple de la proximité dans les politiques d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Légitimation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 SPIRIT, Jan 2007, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'évaluation des politiques publiques à l'échelle des territoires : actualités et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "L'évaluation des politiques publiques à l'échelle des territoires, de la Société française de l'évaluation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Action publique et développement économique : regards croisés sur la proximité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Local et politique de l'AFSP, Jun 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Governs the French Professional Guidance System?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Guidance Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aviemore, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and Vocational Education Policies in the Process of State Modernization:Three Points of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation of Community Employment and Social Policy in the Model of Social Federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oñati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale : une discussion critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'AFSP, module du groupe "Local et politique" : Critiques de la territorialisation et changements d’échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques, opérateurs privés : analyse de la gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque International de la Revue « Politiques et management public » : "Public : Nouvelles figures ? Nouvelle frontières ?", session 18 : "Du fournisseur privé à l'opérateur privé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université PARIS X, CEROS - Centre de Droit Public, Mar 2007, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l'épreuve de l'action territoriale : Postmodernité et politiques publiques de proximité dans le champ de la relation formation-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : Les politiques publiques à l'épreuve de l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, (Groupes « Politiques publiques » et « Local et Politique »), PACTE, le CEPEL Montpellier et l’Institut d’Etudes Politiques de Grenoble, Jun 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : un nouveau registre de politique publique en matière d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBC64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction publique territoriale face à la gestion prévisionnelle des effectifs, des emplois et des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence régionale de l'emploi public territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'ouvrage d'Arjun Appadurai, &amp;quot;Après le colonialisme. Les conséquences culturelles de la globalisation&amp;quot;, Paris, Payot, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Culture, mémoire et identités. Questions aux analyses postmodernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAN-MSHA, May 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de l'intervention territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Régimes territoriaux et développement économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERVL, Dec 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03417269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation professionnelle entre territoires et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission locale des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Landes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle en France : entre territoires et individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La gouvernance de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptrasec, Jun 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le territoire et ses régulations : propositions pour une approche postmoderne de la gouvernance des politiques publiques de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les territoires de l'éducation et de la formation : construire, coordonner, évaluer l'action publique locale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST; IREMAM, May 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Conference on Labor "Employment Class Action and Collective Litigation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la société française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2025, 978-2-271-15369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vanuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Octarès. 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet, Thierry (dir.); Conter, Bernard (dir.). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Wallon de l'Evaluation, de la Prospective et de la Statistique (IWEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 89 p., 2015, Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'épreuve du temps : données longitudinales et analyse de l'action publique : XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Bordeaux, 25-26 juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq, pp.283, 2013, 978-2-11-098954-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workable : Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project &amp;quot;WorkAble&amp;quot;: Making Capabilities Work (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler (Ed.). European Commission, 253 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.318, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emplois près de chez vous ? La territorialisation des politiques d'emploi en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2005, le territoire du politique, série Politique du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail rémunéré des lycéen·nes : des expériences laborieuses diversifiées susceptibles d’accroître les inégalités scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Berthaud; Claire Bonnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2025, Céreq Échanges, 978-2-487574-04-5. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilisation individuelle à l’aune des politiques communautaires : Vers une Europe de l’activation et des compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet Thierry; Guitton Christophe; Vero Josiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.?-?, 2025, Série LEST, 978-2-36630-152-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et la société française : 30ans de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05058147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe CARRÉ; Pierre CASPAR; Cédric FRÉTIGNÉ; Olivier LAS VERGNAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation 5ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.123-138, 2024, 978-2-10-082145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier études et travail : un enjeu propre à la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-58, 2024, 978-2-271-15349-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer, expérimenter et évaluer des dispositifs pédagogiques innovants : l'exemple du Créativlab d'Ampiric et la question du passage à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mascret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, 2023, 978-2-9591124-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation : un regard de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Frétigné, P. Caspar, P. Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda des politiques de lutte contre le décrochage scolaire : Une comparaison France/Italie/Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Liverano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico come criticità educativa sistemica: tra prevenzione e intervento. Prevenzione e intervento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensamultimedia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administré mais pas régulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Cohen-Scali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie. Défis contemporains et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romain Pasquier, Sébastien Guigner et Alistair Cole, Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2020, Dictionnaire des politiques territoriales, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oxymore vivant ? Les institutions belges et françaises face à la flexicurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Caroline Vanuls. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One youth, one voice: principles of justice and public policies for early school leavers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.54-71, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CCAPPA method and the capability approach : giving voice to young people in research through participative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.205-216, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Cross-Sectorial Employment Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.139-161, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Governance of Integrated Activation Policies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-234, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.37-51, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Capabilities Perspective on Vulnerable Young People in Europe: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Christrup Kjeldsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good for Nothing Capable of What? Early School Leavers and Regional Public policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-222, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dans la relation formation-emploi et science politique : non-objet et vrai sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Béduwé; Véronique Bedin; Sandrine Croity-Belz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation formation emploi. Un chantier pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2014, Evaluer, 978-2-343-03794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Policy: Desperately Seeking a Flexibility-security Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien; Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Industries. Markets, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.190-215, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. [actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-182, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le décrochage scolaire en France : deux expérimentations régionales à l'aune des capabilités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. (actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-102, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire en France : quelle place pour la délibération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Quantin; Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibération et gouvernance : l'émergence d'une logique d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-267, 2012, Logiques politiques, 978-2-296-99687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project "WorkAble": Making Capabilities Work (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, pp.33-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation de la formation professionnelle. Les multiples facettes d'un changement discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.51-64, 2011, Recherches / Territoires du politique, 978-2-7071-7063-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.baron.2011.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La VAE des bénévoles en milieu associatif : bilan d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire [Colloque internationale "Économie sociale, politique et territoire : regards croisés" organisé à Bordeaux, 29-30 novembre 2007]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2010, Espace et territoires, 978-2-7535-1208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Barnay et François Legendre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emplois et politiques sociales. Défis et avenirs de la protection sociale. XXIXes Journées de l'Association d'Économie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-210, 2009, 978-2-296-09987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Blanpain, Juan Pablo Landa et Brian Langille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employment Policies and Multilevel Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Law International, pp.171-184, 2009, Bulletin of Comparative Labour Relations Series, 9789041128669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-20, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les usages de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baron Cécile, Bouquet Brigitte et Nivolle Patrick (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'emploi et de l'insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2008, Logiques sociales, Cahiers du Griot, 978-2-296-06521-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des politiques sociales au prisme des espaces hybrides de la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-201, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils d'intervention sectorielle : quatre analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2007, Espace et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l‘épreuve de la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.43-51, 2007, Questions contemporaines, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle continue en France. Une ingénierie de marges entre territoires et management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Vinokur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et financement en éducation. Qui paye décide ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2007, Éducation et sociétés, 978-2-296-03980-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mirrors of State Modernisation : The Case of the Territorialisation of Employment Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Hoffmann-Martinot, Hellmut Wollmann (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State and Local Government Reforms in France and Germany : Divergence and Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, VS Verlag für Sozialwissenschaften, pp.173-187, 2006, Urban and Regional Research International, 978-3-531-14596-9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-90271-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'une décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel et Louis Dubouchet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle : un processus en voie d'achèvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de l'Aube, pp.119-143, 2004, Bibliothèque des territoires, 2-7526-0041-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l'action publique aux marges : le cas des fonctions d'accueil, d'information et d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel, Philippe Mehaut et Olivier Meriaux (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle : quels changements dans la conduite de l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-205, 2003, Logiques politiques, 2-7475-4913-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique locale de l'immigration entre références culturelles nationales et préférences des politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Sorbets; Jean-Pierre Augustin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de sociétés : préférences politiques et références culturelles au Canada [actes du colloque international organisé par le Centre de recherche et d'études sur le Canada et le Québec en sciences sociales de l'Institut d'études politiques de Bordeaux les 11-12 février 1999]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses universitaires de l'université de Laval; Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-188, 2001, 2-7637-7782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'équipement public à l'espace culturel &amp;quot;Nouvelle&amp;quot; question sociale, nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Augustin et Daniel Latouche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux culturels et contextes de villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.99-112, 1998, Politiques urbaines, 978-2-85892-258-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04632967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'angle mort des politiques publiques : les immigrants aisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Ritaine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire au miroir de l'itinéraire. Travaux de l'atelier TAM (Territoires, Appartenances, Mobilisations), 1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CERVL, pp.207-227, 1998, Les cahiers du CERVL. Série rapports de recherche, 2-909438-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils de jeunes et participation : étude auprès des collectivités et de jeunes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Recotillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bausson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Thierry Berthet pour la JIT Persévérance scolaire en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une approche intégrée des politiques de l'emploi - Volet français du projet LOCALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong guidance policies in France and in Europe : where reforms are heading ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Costanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur du diplôme : place et rôle du diplôme dans les parcours scolaires et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romani Ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion. Un regard sur les politiques de lutte contre le décrochage scolaire en région Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la diversité des contextes locaux : une analyse de l’offre territoriale de remédiation au décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional policies towards early school leavers : a critical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin castets-fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de sens ? Itinéraire de recherche vers les politiques sociales dans la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 4 : Etat des lieux des cadres institutionnels de l’agir individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Malik Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Vero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications; LEST - Laboratoire d'Economie et de Sociologie du Travail. 2024, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEPR-2024/09, INJEP - Institut national de la jeunesse et de l'éducation populaire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation Auvergne-Rhône-Alpes et Nouvelle Aquitaine : quels changements depuis 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude, INJEP; LEST CNRS (UMR 7317). 2023, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la conciliation entre les études et l'occupation d'un emploi rémunéré en cours de scolarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour le CNESCO, Laboratoire d'économie et sociologie du travail (LEST). 2019, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix d'orientation à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Coinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2006/016, Direction générale de l'Enseignement scolaire; Conseil régional de la Région Basse-Normandie; Centre Maurice Halbwachs. 2008, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Validation des acquis de l'expérience (VAE) bénévole en Aquitaine : un dipositif entre construction et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chambre régionale d'économie sociale et solidaire, DRTEFP Aquitaine. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEB5452C"/>
+    <w:nsid w:val="49904643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54805952"/>
+    <w:nsid w:val="A57388F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2645F52"/>
+    <w:nsid w:val="0FA55BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9030D434"/>
+    <w:nsid w:val="039E3926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D0EB7416"/>
+    <w:nsid w:val="6F74340E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B60E09C4"/>
+    <w:nsid w:val="F727F889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="270E9E46"/>
+    <w:nsid w:val="F95E114C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-1875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031966411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5874-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Longo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Graziano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brizio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.174.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.001.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsw.12088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2012.759686" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.064.0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corsan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Varenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.181.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pab&#339;uf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gendron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2620" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savoie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.136.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1842" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poirier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/040230ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Irwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1996.1216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourn&#233; Languin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386981v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iriart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iweps.be/dynamiques-regionales-ndeg2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Atzm&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bonvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kjeldsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ziegler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_nouveaux_espaces_de_la_regulation_politique-9782296047112-25970.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guichard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Harmand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vollet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5948?lang=fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291613v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/integrating-social-and-employment-policies-in-europe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1_3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Christrup Kjeldsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319114354" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68301" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.baron.2011.01.0051" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lenoir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512602v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=16247" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332751v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_l_emploi_et_de_l_insertion_cecile_baron_patrick_nivolle_brigitte_bouquet-9782296065215-26999.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-90271-5_10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9847" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487959v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bausson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Campens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Romani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Costanza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grelet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romani Ed." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudesseul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832856v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benjamin castets-fontaine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Malik Ahmad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601203v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pontier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-1875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031966411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5874-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Longo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Graziano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brizio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6510" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6447" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.174.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.001.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsw.12088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2012.759686" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.064.0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corsan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Varenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.181.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pab&#339;uf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gendron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2620" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savoie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.136.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1842" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poirier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/040230ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Irwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1996.1216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourn&#233; Languin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195606v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569175v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iriart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iweps.be/dynamiques-regionales-ndeg2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Atzm&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bonvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kjeldsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ziegler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_nouveaux_espaces_de_la_regulation_politique-9782296047112-25970.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guichard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Harmand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vollet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5948?lang=fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291613v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/integrating-social-and-employment-policies-in-europe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1_3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Christrup Kjeldsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319114354" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68301" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.baron.2011.01.0051" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lenoir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512602v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=16247" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332751v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_l_emploi_et_de_l_insertion_cecile_baron_patrick_nivolle_brigitte_bouquet-9782296065215-26999.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-90271-5_10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9847" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487959v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212867v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bausson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101051v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Campens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Romani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Costanza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grelet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romani Ed." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudesseul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832856v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benjamin castets-fontaine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Malik Ahmad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601203v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pontier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>