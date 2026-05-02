--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Berthet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1982-1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031966411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAZ-5874-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en science politique au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques comparées de lutte contre le décrochage scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques de l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialisation de l'action publique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'orientation scolaire et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche par les capabilités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Maîtrise de droit public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 DEA en histoire du droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 DOCTORAT (Ph.D.) en science politique, Université de Montréal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 Habilitation à Diriger des Recherches (HdR) en science politique, IEP de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Directeur de recherche du CNRS au LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2017 : Chargé de recherches puis Directeur de recherche au CNRS au centre Emile Durkheim, Université de Bordeaux – Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours de réalisation ou de valorisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MIJMA : Mineurs non-accompagnés (en cours de lancement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SQUAPIN : injonction à l'agir professionnel des salariés faiblement qualifiés (réalisation en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité (INJEP - en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise à l'agenda et territorialisation des politiques de lutte contre le décrochage scolaire en France, au Québec et en Italie (en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du dispositif de suivi et d'évaluation du pôle pilote AMPIRIC (INSPE-PIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du PIC (Plan d'Investissement dans les Compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique et d'orientation de l'INJEP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Administration de l'École Française de Rome</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité stratégique de pilotage (COSTRAT) mis en place dans le cadre de l'évaluation du C2I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Formation-Emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique des Journées Vincent Merle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSPE de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des UFR Arts, Lettres, Langues et Sciences Humaines (ALLSH) et Faculté d'Économie et de Gestion (FEG) d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe Miroir &amp;quot;Horizon Europe Cluster 2&amp;quot; de l'INSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des Écoles Doctorales 355 et 372 d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de l'expérimentation &amp;quot;100% transition&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur puis Directeur adjoint du centre régional associé au Céreq (Centre d’études et de recherche sur les qualifications) pour l’Aquitaine (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité scientifique et d ‘Évaluation d’Aquitaine Cap Métiers (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Harmand, L'éducation à la citoyenneté dispositifs éducatifs et mise en oeuvre en France et au Québec (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robin de Sousa, La mise en oeuvre du dispositif Dream U à l'université d'Aix-Marseille (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alicia Jacquot, Les acteurs de l'éducation populaire face à la déscolarisation, thèse en sociologie co-dirigée avec Éric Verdier. (soutenance juillet 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flora Pailleret-Heinrich Le raccrochage social des décrocheurs scolaires, thèse en science politique (soutenance janvier 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nadia Okbani L'institutionnalisation de l'évaluation et ses enjeux dans la conduite de politiques sociales : exemple de la CAF de la Gironde et de la CNAF, thèse en science politique soutenue en décembre 2016 .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clara Bourgeois, Les politiques de l'emploi face aux étrangers, la cohérence des politiques publiques mise à l'épreuve, thèse en science politique soutenue en novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Conter Effets et usages de la stratégie européenne pour l'emploi en Wallonie, thèse en science politique soutenue en octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux injonctions paradoxales par la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Professionnels de jeunesse : recomposition et ajustement des rôles et des métiers, 3 (89), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.089.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail : mise en lumière de l’agentivité des jeunes en situation de vulnérabilité au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation, acteurs et institutions : quelles perspectives pour l'Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des processus de régionalisation des politiques éducatives aux logiques d’intervention, des approches contrastées de la persévérance scolaire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'observatoire Jeunes et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion scolaire et politiques publiques contre le décrochage en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.89-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre territoriale de remédiation au décrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02009008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Territoires et décrochages scolaires : leçons d'un programme de recherche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (144), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’État fait son marché, quels effets pour les opérateurs ? Genèse et mise en oeuvre de la sous-traitance dans la politique de l’emploi (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le marché comme instrument d'action publique, 6 (4), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’action publique éducative à l’aune de ses principes de justice. Analyse d’une politique régionale d’orientation scolaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les politiques et les services publics liés à l’éducation, à l’orientation et au travail étudiés à l’aune des capabilités, 47 (2), pp.37-57. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moving for education, training and research, 3, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.001.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des politiques de l'emploi : les défis de la territorialisation et de l'individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 334, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sociales régionales émergentes : le cas du décrochage et de l’orientation en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les politiques sociales, entre inertie et ré-institutionnalisation (2), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dyre.002.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et problématisation du changement dans les politiques régionales de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Qu'apprend-on des expérimentations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Qu'apprend-on des expérimentations sociales ?, 126, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 'activation-friendly' integration? Assessing the progress of activation policies in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Lost in Activation? The Governance of Activation Policies in Europe, 23 (S1), pp.S23-S39. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijsw.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any room for deliberation? Educational guidance in French schools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19460171.2012.759686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus sont la véritable richesse d'une nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes de la 18e UFEO - La formation : cœur du développement humain ?, numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'orientation scolaire : De la crise des banlieues à la loi de 2009 : quelles dynamiques de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.064.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, prépublication n°3 (fascicule 1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 17e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Corsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Varenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes de la 17e UFEO - La promotion sociale une idée d'avenir ?, numéro spécial, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Policies and Individual Capabilities: Drawing Lessons from Two Experimental Programs Fighting Early School Leaving in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'emploi : une analyse des transformations de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.181.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 16e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes de la 16e UFEO - Concrétiser la réforme de la formation professionnelle dans un contexte de crise, numéro spécial, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'instruments de la politique de l'emploi en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autour des XXIXe journées de l'Association d'économie sociale, 125, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pabœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les actes de la 15e Université de la formation, de l’éducation et de l’orientation - Qui oriente ? Information, conseil, décision, prescription, 4, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation et gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.006.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus - Territorialisation et changements dans l'action publique locale en matière sociale : l'exemple de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Comment fabriquer une politique sociale ?, 157, pp.90-92. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La thématique de la 14e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle des jeunes : quelle régulation territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, De l'orientation à l'insertion, la formation face à la mondialisation, 123, pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et relation emploi-formation : au carrefour des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Formation, emploi, territoires, 136-137, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.136.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Évaluation des politiques familiales et sociales, 150, pp.130-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les usagers ? Vers un nouveau mode de gouvernance ? Le cas des politiques d’emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La participation des citoyens à l'évaluation des politiques publiques, 3, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Discriminations dans les mondes de l'éducation et de la formation : regards croisés, 17, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances et décentralisation : perspectives sur la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le financement des politiques locales, 25, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.2005.1842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales d’intégration et immigrants aisés : une comparaison France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2-3), pp.181-213. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/040230ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture politique réfractaire et décollage économique. L'exemple de la Vendée du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfsp.1997.395147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et finances publiques : le cas du fédéralisme canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Irwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.1996.1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les jeunes en vulnérabilité. Quelles injonctions paradoxales pour quels principes de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES. Une étude franco-québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition CESER PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de la journée d'études Inégalités scolaires et origines migratoires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire URMIS : La diversité culturelle en milieu scolaire. Regards croisés France-Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS UMR 205, Feb 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du PRIC PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Emploi - Conseil régional, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les tentatives avortées de réforme du système français d'orientation scolaire : Un système administré mais peu régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning expedition Sciences Po, Paris - The Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire n'est pas un problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le décrochage scolaire pour une approche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Aix, Feb 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité : Dynamiques sociales, action publique et expériences individuelles en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques territoriales : un facteur clé pour comprendre l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire DRAIO PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des territoires dans les politiques d’emploi, d’orientation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée régionale des acteurs de la Srefop dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Pommeraye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille University student's professional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALMA LAUREA CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza University, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACTION PUBLIQUE AU SERVICE DES PUBLICS LES PLUS ÉLOIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence-débat du PACTE régional Quelles solutions partenariales innovantes pour les territoires ruraux et les publics éloignés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARIF-OREF Centre, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels partenariats sur les territoires ou comment décloisonner l’action publique pour mieux agir ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Céreq ANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq - LEST, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03499279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et persévérance scolaire : Comparaisons France, Italie et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La persévérance scolaire : regards croisés et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et décrochages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LEST-TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des politiques de lutte contre le décrochage scolaire en France, en Italie et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et Éducation Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la qualification : l’expérience québécoise en matière de raccrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Décrochages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation des théories de la justice sociale et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Développement humain et capabilités en éducation : mesure et évaluation », organisé par le CRIFPE dans le cadre de la Conférence internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un effet territoire sur les politiques publiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Persévérance scolaire, ressources et usages des territoires. France-Québec : qu’avons-nous à apprendre les uns des autres ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq; ESO; Université de Caen; ESPE (École supérieure du professorat et de l’éducation), Dec 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel place pour le territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Décrochage scolaire, territoires et action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, de l’enseignement supérieur et de la recherche, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle du territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Territoires et décrochages scolaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Young, One Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l’action publique en faveur de la jeunesse au niveau territorial, table-ronde « Nouveaux registres d’action, transversalité, gouvernance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INJEP-3e Rencontres de l’Observatoire « Parcours de jeunes et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire à l’aune de l’analyse des politiques publiques et de l’approche par les capabilités : outiller un regard normatif sur l’action publique éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme ANR TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and capability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference programme SocIEtY "Improving the Quality of Life of Disadvantaged Young People - Towards a Capability‐Friendly Youth Policy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU research project "SocIEtY", Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropouts in an Average French City. What Support Networks? What Innovation? What Participation? What IBJJ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocIEtY Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Activation Friendly Integration Policies: French Street Level Bureaucrats’ Discretion into Questions, Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Towards Inclusive Employment and Welfare Systems: Challenges for a Social Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Research Agenda and Participatory Research for WP5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropping out in a French Average City: Insights from an Ongoing Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Conference "Human Development in Times of Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDCA (Human Development and Capability Association), Sep 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les politiques de lutte contre le décrochage scolaire, l'apport d'une approche par les capabilités (visioconférence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio cabo-verdiano de Educação: As pegadas das reformas educativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Jul 2013, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des parcours : enjeux politiques et académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et évolution de l'accès à l'emploi : impact des changements de contexte sur l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise des banlieues à l'orientation active. Comment les acteurs politiques répondent aux révoltes de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Jeunes &amp; Sociétés : "Les jeunes au début du XXIe siècle : Entre motifs d'inquiétude et raisons d'espérer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Grand Ouest - Centres Associés Céreq de Caen, Nantes, Rennes, Orléans et Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bayeux, Hôtellerie Saint Benoît, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Educational System: An Institutional Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du programme PCRD WORKABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l'épreuve de la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l'orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Jan 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire, régulation et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'accompagnement à l'orientation aux différents âges de la vie. Quels modèles, dispositifs et pratiques ?", symposium "L'orientation scolaire et professionnelle dans un monde incertain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam-Inetop (Institut national d'étude du travail et d'orientation professionnelle), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local et politique : quoi de neuf ? Bilans et Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Groupe Local &amp; Politique/TAPS-SPIRIT : « Local et politique : quoi de neuf ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pessac, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle des régions. Une compétence discrète pour une capacité politique accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CEPEL-AFSP « Nouvelles perspectives sur les politiques régionales », session "Retour sur le 'noyau dur' des politiques régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Montpellier, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions souhaitables pour renforcer la coopération transfrontalière en matière d'emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre savoirs institués et savoirs diffus. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'orientation entre contraintes et libertés, quelles perspectives de confiance en l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lapsac "Jeunesse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, Université Victor-Segalen Bordeaux 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la proximité : un point de vue comparé sur les approches de science politique et d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pessac, Université de Bordeaux IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique nationale et locale en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 12.1 : Regards critiques : le local comme objet global ?, axe 2 : Formes et effets du changement du local en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Éducation et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et action publique en matière d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises du PRDF (Plan régional de développement des formations professionnelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, Conseil régional Rhône-Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système régional d'orientation, quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEO (Laboratoire d'Économie d'Orléans), Feb 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'évaluation régionale des politiques d'emploi et de formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régional de l'emploi et de formation professionnelle Poitou-Charentes, Université de Poitiers, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d'orientation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SNES-FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui décide en matière de politiques d'orientation scolaire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Action et décision : regards croisés entre sociologues et politistes", séance 3 : L'action et la décision publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPSAC; UMR 5116 SPIRIT, Mar 2009, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a 'Capability' Analytical Model of Public Policy? Lessons from Academic Guidance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès : Asociación Española de Ciencia Política : "Repensar la democracia: inclusion y diversidad", Atelier 6 "Políticas públicas" : 6.1 : "Modelos, enfoques y perspectivas analíticas actuales en el análisis de políticas públicas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EU Social Policy to ‘Flexicurity': Trans-Industry Regulation to What End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biannual Conference of the Society for Advanced of Socio-Economics "Capitalism in Crisis: Wat's next?", "Capitalism in Crisis: Wat's next?", panel H "Markets, Firms &amp; Institutions", H21 "The EU's Government of Trans-Industry Regulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales de formation et d'emploi, quelles innovations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovation, Société et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Caen, Centre Maurice Halbwachs-MRSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre contraintes et libertés. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forlì, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire et les usages de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sélection, circulation et usagers des connaissances dans les politiques d'éducation et de formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAPPE (Réseau d'Analyse des Politiques Publiques d'Éducation), Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un espace européen de l'enseignement supérieur et de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e UFEO "L'Europe de la formation : quelles réalisations concrètes", ateliers scientifiques "Paroles de chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues près Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise, un instrument d'action publique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chiffres et Territoires" Quelles statistiques pour la connaissance et l’action publique en région ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation scolaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises régionales de l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, Conseil régional d'Aquitaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'orientation entre contraintes individuelles et choix d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation à responsabilité limitée et action publique territoriale : l'exemple de la proximité dans les politiques d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Légitimation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 SPIRIT, Jan 2007, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'évaluation des politiques publiques à l'échelle des territoires : actualités et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "L'évaluation des politiques publiques à l'échelle des territoires, de la Société française de l'évaluation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Action publique et développement économique : regards croisés sur la proximité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Local et politique de l'AFSP, Jun 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Governs the French Professional Guidance System?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Guidance Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aviemore, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and Vocational Education Policies in the Process of State Modernization:Three Points of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation of Community Employment and Social Policy in the Model of Social Federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oñati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale : une discussion critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'AFSP, module du groupe "Local et politique" : Critiques de la territorialisation et changements d’échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques, opérateurs privés : analyse de la gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque International de la Revue « Politiques et management public » : "Public : Nouvelles figures ? Nouvelle frontières ?", session 18 : "Du fournisseur privé à l'opérateur privé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université PARIS X, CEROS - Centre de Droit Public, Mar 2007, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l'épreuve de l'action territoriale : Postmodernité et politiques publiques de proximité dans le champ de la relation formation-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : Les politiques publiques à l'épreuve de l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, (Groupes « Politiques publiques » et « Local et Politique »), PACTE, le CEPEL Montpellier et l’Institut d’Etudes Politiques de Grenoble, Jun 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : un nouveau registre de politique publique en matière d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBC64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction publique territoriale face à la gestion prévisionnelle des effectifs, des emplois et des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence régionale de l'emploi public territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'ouvrage d'Arjun Appadurai, &amp;quot;Après le colonialisme. Les conséquences culturelles de la globalisation&amp;quot;, Paris, Payot, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Culture, mémoire et identités. Questions aux analyses postmodernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAN-MSHA, May 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de l'intervention territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Régimes territoriaux et développement économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERVL, Dec 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03417269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation professionnelle entre territoires et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission locale des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Landes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle en France : entre territoires et individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La gouvernance de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptrasec, Jun 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le territoire et ses régulations : propositions pour une approche postmoderne de la gouvernance des politiques publiques de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les territoires de l'éducation et de la formation : construire, coordonner, évaluer l'action publique locale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST; IREMAM, May 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Conference on Labor "Employment Class Action and Collective Litigation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la société française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2025, 978-2-271-15369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vanuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Octarès. 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet, Thierry (dir.); Conter, Bernard (dir.). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Wallon de l'Evaluation, de la Prospective et de la Statistique (IWEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 89 p., 2015, Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'épreuve du temps : données longitudinales et analyse de l'action publique : XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Bordeaux, 25-26 juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq, pp.283, 2013, 978-2-11-098954-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workable : Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project &amp;quot;WorkAble&amp;quot;: Making Capabilities Work (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler (Ed.). European Commission, 253 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.318, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emplois près de chez vous ? La territorialisation des politiques d'emploi en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2005, le territoire du politique, série Politique du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail rémunéré des lycéen·nes : des expériences laborieuses diversifiées susceptibles d’accroître les inégalités scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Berthaud; Claire Bonnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2025, Céreq Échanges, 978-2-487574-04-5. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilisation individuelle à l’aune des politiques communautaires : Vers une Europe de l’activation et des compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet Thierry; Guitton Christophe; Vero Josiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.?-?, 2025, Série LEST, 978-2-36630-152-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et la société française : 30ans de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05058147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe CARRÉ; Pierre CASPAR; Cédric FRÉTIGNÉ; Olivier LAS VERGNAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation 5ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.123-138, 2024, 978-2-10-082145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier études et travail : un enjeu propre à la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-58, 2024, 978-2-271-15349-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer, expérimenter et évaluer des dispositifs pédagogiques innovants : l'exemple du Créativlab d'Ampiric et la question du passage à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mascret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, 2023, 978-2-9591124-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation : un regard de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Frétigné, P. Caspar, P. Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda des politiques de lutte contre le décrochage scolaire : Une comparaison France/Italie/Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Liverano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico come criticità educativa sistemica: tra prevenzione e intervento. Prevenzione e intervento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensamultimedia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administré mais pas régulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Cohen-Scali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie. Défis contemporains et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romain Pasquier, Sébastien Guigner et Alistair Cole, Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2020, Dictionnaire des politiques territoriales, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oxymore vivant ? Les institutions belges et françaises face à la flexicurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Caroline Vanuls. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One youth, one voice: principles of justice and public policies for early school leavers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.54-71, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CCAPPA method and the capability approach : giving voice to young people in research through participative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.205-216, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Cross-Sectorial Employment Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.139-161, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Governance of Integrated Activation Policies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-234, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.37-51, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Capabilities Perspective on Vulnerable Young People in Europe: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Christrup Kjeldsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good for Nothing Capable of What? Early School Leavers and Regional Public policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-222, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dans la relation formation-emploi et science politique : non-objet et vrai sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Béduwé; Véronique Bedin; Sandrine Croity-Belz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation formation emploi. Un chantier pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2014, Evaluer, 978-2-343-03794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Policy: Desperately Seeking a Flexibility-security Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien; Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Industries. Markets, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.190-215, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. [actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-182, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le décrochage scolaire en France : deux expérimentations régionales à l'aune des capabilités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. (actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-102, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire en France : quelle place pour la délibération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Quantin; Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibération et gouvernance : l'émergence d'une logique d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-267, 2012, Logiques politiques, 978-2-296-99687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project "WorkAble": Making Capabilities Work (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, pp.33-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation de la formation professionnelle. Les multiples facettes d'un changement discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.51-64, 2011, Recherches / Territoires du politique, 978-2-7071-7063-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.baron.2011.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La VAE des bénévoles en milieu associatif : bilan d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire [Colloque internationale "Économie sociale, politique et territoire : regards croisés" organisé à Bordeaux, 29-30 novembre 2007]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2010, Espace et territoires, 978-2-7535-1208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Barnay et François Legendre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emplois et politiques sociales. Défis et avenirs de la protection sociale. XXIXes Journées de l'Association d'Économie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-210, 2009, 978-2-296-09987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Blanpain, Juan Pablo Landa et Brian Langille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employment Policies and Multilevel Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Law International, pp.171-184, 2009, Bulletin of Comparative Labour Relations Series, 9789041128669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-20, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les usages de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baron Cécile, Bouquet Brigitte et Nivolle Patrick (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'emploi et de l'insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2008, Logiques sociales, Cahiers du Griot, 978-2-296-06521-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des politiques sociales au prisme des espaces hybrides de la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-201, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils d'intervention sectorielle : quatre analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2007, Espace et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l‘épreuve de la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.43-51, 2007, Questions contemporaines, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle continue en France. Une ingénierie de marges entre territoires et management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Vinokur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et financement en éducation. Qui paye décide ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2007, Éducation et sociétés, 978-2-296-03980-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mirrors of State Modernisation : The Case of the Territorialisation of Employment Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Hoffmann-Martinot, Hellmut Wollmann (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State and Local Government Reforms in France and Germany : Divergence and Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, VS Verlag für Sozialwissenschaften, pp.173-187, 2006, Urban and Regional Research International, 978-3-531-14596-9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-90271-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'une décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel et Louis Dubouchet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle : un processus en voie d'achèvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de l'Aube, pp.119-143, 2004, Bibliothèque des territoires, 2-7526-0041-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l'action publique aux marges : le cas des fonctions d'accueil, d'information et d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel, Philippe Mehaut et Olivier Meriaux (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle : quels changements dans la conduite de l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-205, 2003, Logiques politiques, 2-7475-4913-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique locale de l'immigration entre références culturelles nationales et préférences des politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Sorbets; Jean-Pierre Augustin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de sociétés : préférences politiques et références culturelles au Canada [actes du colloque international organisé par le Centre de recherche et d'études sur le Canada et le Québec en sciences sociales de l'Institut d'études politiques de Bordeaux les 11-12 février 1999]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses universitaires de l'université de Laval; Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-188, 2001, 2-7637-7782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'équipement public à l'espace culturel &amp;quot;Nouvelle&amp;quot; question sociale, nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Augustin et Daniel Latouche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux culturels et contextes de villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.99-112, 1998, Politiques urbaines, 978-2-85892-258-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04632967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'angle mort des politiques publiques : les immigrants aisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Ritaine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire au miroir de l'itinéraire. Travaux de l'atelier TAM (Territoires, Appartenances, Mobilisations), 1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CERVL, pp.207-227, 1998, Les cahiers du CERVL. Série rapports de recherche, 2-909438-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils de jeunes et participation : étude auprès des collectivités et de jeunes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Recotillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bausson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Thierry Berthet pour la JIT Persévérance scolaire en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une approche intégrée des politiques de l'emploi - Volet français du projet LOCALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong guidance policies in France and in Europe : where reforms are heading ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Costanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur du diplôme : place et rôle du diplôme dans les parcours scolaires et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romani Ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion. Un regard sur les politiques de lutte contre le décrochage scolaire en région Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la diversité des contextes locaux : une analyse de l’offre territoriale de remédiation au décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional policies towards early school leavers : a critical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin castets-fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de sens ? Itinéraire de recherche vers les politiques sociales dans la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 4 : Etat des lieux des cadres institutionnels de l’agir individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Malik Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Vero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications; LEST - Laboratoire d'Economie et de Sociologie du Travail. 2024, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEPR-2024/09, INJEP - Institut national de la jeunesse et de l'éducation populaire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation Auvergne-Rhône-Alpes et Nouvelle Aquitaine : quels changements depuis 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude, INJEP; LEST CNRS (UMR 7317). 2023, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la conciliation entre les études et l'occupation d'un emploi rémunéré en cours de scolarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour le CNESCO, Laboratoire d'économie et sociologie du travail (LEST). 2019, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix d'orientation à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Coinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2006/016, Direction générale de l'Enseignement scolaire; Conseil régional de la Région Basse-Normandie; Centre Maurice Halbwachs. 2008, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Validation des acquis de l'expérience (VAE) bénévole en Aquitaine : un dipositif entre construction et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chambre régionale d'économie sociale et solidaire, DRTEFP Aquitaine. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Berthet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1982-1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031966411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAZ-5874-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche en science politique au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques comparées de lutte contre le décrochage scolaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques de l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialisation de l'action publique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'orientation scolaire et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche par les capabilités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Maîtrise de droit public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 DEA en histoire du droit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 DOCTORAT (Ph.D.) en science politique, Université de Montréal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 Habilitation à Diriger des Recherches (HdR) en science politique, IEP de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Directeur de recherche du CNRS au LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2017 : Chargé de recherches puis Directeur de recherche au CNRS au centre Emile Durkheim, Université de Bordeaux – Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours de réalisation ou de valorisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MIJMA : Mineurs non-accompagnés (en cours de lancement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SQUAPIN : injonction à l'agir professionnel des salariés faiblement qualifiés (réalisation en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport au travail des jeunes en situation de vulnérabilité (INJEP - en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise à l'agenda et territorialisation des politiques de lutte contre le décrochage scolaire en France, au Québec et en Italie (en cours de valorisation)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du LEST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du dispositif de suivi et d'évaluation du pôle pilote AMPIRIC (INSPE-PIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du PIC (Plan d'Investissement dans les Compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique et d'orientation de l'INJEP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Administration de l'École Française de Rome</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité stratégique de pilotage (COSTRAT) mis en place dans le cadre de l'évaluation du C2I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Formation-Emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique des Journées Vincent Merle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'INSPE de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des UFR Arts, Lettres, Langues et Sciences Humaines (ALLSH) et Faculté d'Économie et de Gestion (FEG) d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe Miroir &amp;quot;Horizon Europe Cluster 2&amp;quot; de l'INSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des Conseils des Écoles Doctorales 355 et 372 d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de l'expérimentation &amp;quot;100% transition&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur puis Directeur adjoint du centre régional associé au Céreq (Centre d’études et de recherche sur les qualifications) pour l’Aquitaine (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Comité scientifique et d ‘Évaluation d’Aquitaine Cap Métiers (jusqu'en 2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Harmand, L'éducation à la citoyenneté dispositifs éducatifs et mise en oeuvre en France et au Québec (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robin de Sousa, La mise en oeuvre du dispositif Dream U à l'université d'Aix-Marseille (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alicia Jacquot, Les acteurs de l'éducation populaire face à la déscolarisation, thèse en sociologie co-dirigée avec Éric Verdier. (soutenance juillet 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flora Pailleret-Heinrich Le raccrochage social des décrocheurs scolaires, thèse en science politique (soutenance janvier 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nadia Okbani L'institutionnalisation de l'évaluation et ses enjeux dans la conduite de politiques sociales : exemple de la CAF de la Gironde et de la CNAF, thèse en science politique soutenue en décembre 2016 .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clara Bourgeois, Les politiques de l'emploi face aux étrangers, la cohérence des politiques publiques mise à l'épreuve, thèse en science politique soutenue en novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Conter Effets et usages de la stratégie européenne pour l'emploi en Wallonie, thèse en science politique soutenue en octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible des lycéen·nes. Ces élèves qui cumulent études et activités rémunérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux injonctions paradoxales par la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Professionnels de jeunesse : recomposition et ajustement des rôles et des métiers, 3 (89), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.089.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail : mise en lumière de l’agentivité des jeunes en situation de vulnérabilité au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation, acteurs et institutions : quelles perspectives pour l'Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Graziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des processus de régionalisation des politiques éducatives aux logiques d’intervention, des approches contrastées de la persévérance scolaire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'observatoire Jeunes et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion scolaire et politiques publiques contre le décrochage en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.89-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.7643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Territoires et décrochages scolaires : leçons d'un programme de recherche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (144), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre territoriale de remédiation au décrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.6510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02009008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’État fait son marché, quels effets pour les opérateurs ? Genèse et mise en oeuvre de la sous-traitance dans la politique de l’emploi (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le marché comme instrument d'action publique, 6 (4), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’action publique éducative à l’aune de ses principes de justice. Analyse d’une politique régionale d’orientation scolaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les politiques et les services publics liés à l’éducation, à l’orientation et au travail étudiés à l’aune des capabilités, 47 (2), pp.37-57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moving for education, training and research, 3, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.001.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des politiques de l'emploi : les défis de la territorialisation et de l'individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 334, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sociales régionales émergentes : le cas du décrochage et de l’orientation en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les politiques sociales, entre inertie et ré-institutionnalisation (2), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dyre.002.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et problématisation du changement dans les politiques régionales de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net.doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Décentralisation et action publique : quels changements dans les secteurs de l'éducation et de la formation ?, 145, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Qu'apprend-on des expérimentations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Qu'apprend-on des expérimentations sociales ?, 126, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 'activation-friendly' integration? Assessing the progress of activation policies in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Lost in Activation? The Governance of Activation Policies in Europe, 23 (S1), pp.S23-S39. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijsw.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any room for deliberation? Educational guidance in French schools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19460171.2012.759686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus sont la véritable richesse d'une nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes de la 18e UFEO - La formation : cœur du développement humain ?, numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'orientation scolaire : De la crise des banlieues à la loi de 2009 : quelles dynamiques de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.064.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, prépublication n°3 (fascicule 1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 17e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Corsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Varenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes de la 17e UFEO - La promotion sociale une idée d'avenir ?, numéro spécial, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Policies and Individual Capabilities: Drawing Lessons from Two Experimental Programs Fighting Early School Leaving in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'emploi : une analyse des transformations de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.181.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la 16e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes de la 16e UFEO - Concrétiser la réforme de la formation professionnelle dans un contexte de crise, numéro spécial, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'instruments de la politique de l'emploi en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autour des XXIXe journées de l'Association d'économie sociale, 125, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.4979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pabœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les actes de la 15e Université de la formation, de l’éducation et de l’orientation - Qui oriente ? Information, conseil, décision, prescription, 4, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation et gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.006.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus - Territorialisation et changements dans l'action publique locale en matière sociale : l'exemple de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Comment fabriquer une politique sociale ?, 157, pp.90-92. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gendron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'orientation scolaire et professionnelle dans un monde incertain, 109, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.2620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La thématique de la 14e UFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap.M - les Cahiers Aquitains Perspective Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les actes de la 14e UFEO - L’Europe de la formation. Quelles réalisations concrètes ?, 1, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle des jeunes : quelle régulation territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, De l'orientation à l'insertion, la formation face à la mondialisation, 123, pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et relation emploi-formation : au carrefour des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Formation, emploi, territoires, 136-137, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.136.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Évaluation des politiques familiales et sociales, 150, pp.130-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les usagers ? Vers un nouveau mode de gouvernance ? Le cas des politiques d’emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La participation des citoyens à l'évaluation des politiques publiques, 3, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Discriminations dans les mondes de l'éducation et de la formation : regards croisés, 17, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances et décentralisation : perspectives sur la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le financement des politiques locales, 25, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.2005.1842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales d’intégration et immigrants aisés : une comparaison France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2-3), pp.181-213. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/040230ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture politique réfractaire et décollage économique. L'exemple de la Vendée du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfsp.1997.395147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et finances publiques : le cas du fédéralisme canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Irwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.1996.1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES. Une étude franco-québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition CESER PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les jeunes en vulnérabilité. Quelles injonctions paradoxales pour quels principes de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de la journée d'études Inégalités scolaires et origines migratoires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire URMIS : La diversité culturelle en milieu scolaire. Regards croisés France-Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS UMR 205, Feb 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RAPPORT AU TRAVAIL DES JEUNES VULNÉRABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du PRIC PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Emploi - Conseil régional, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les tentatives avortées de réforme du système français d'orientation scolaire : Un système administré mais peu régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning expedition Sciences Po, Paris - The Camp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire n'est pas un problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le décrochage scolaire pour une approche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Aix, Feb 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité : Dynamiques sociales, action publique et expériences individuelles en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques territoriales : un facteur clé pour comprendre l’orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire DRAIO PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACTION PUBLIQUE AU SERVICE DES PUBLICS LES PLUS ÉLOIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence-débat du PACTE régional Quelles solutions partenariales innovantes pour les territoires ruraux et les publics éloignés ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARIF-OREF Centre, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des territoires dans les politiques d’emploi, d’orientation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée régionale des acteurs de la Srefop dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Pommeraye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille University student's professional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALMA LAUREA CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza University, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels partenariats sur les territoires ou comment décloisonner l’action publique pour mieux agir ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Céreq ANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq - LEST, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03499279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et persévérance scolaire : Comparaisons France, Italie et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La persévérance scolaire : regards croisés et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des politiques de lutte contre le décrochage scolaire en France, en Italie et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et Éducation Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et décrochages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LEST-TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la qualification : l’expérience québécoise en matière de raccrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Décrochages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation des théories de la justice sociale et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Développement humain et capabilités en éducation : mesure et évaluation », organisé par le CRIFPE dans le cadre de la Conférence internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un effet territoire sur les politiques publiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Persévérance scolaire, ressources et usages des territoires. France-Québec : qu’avons-nous à apprendre les uns des autres ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq; ESO; Université de Caen; ESPE (École supérieure du professorat et de l’éducation), Dec 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel place pour le territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Décrochage scolaire, territoires et action publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale, de l’enseignement supérieur et de la recherche, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle du territoire dans la mise en œuvre des politiques de raccrochage scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Territoires et décrochages scolaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Young, One Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l’action publique en faveur de la jeunesse au niveau territorial, table-ronde « Nouveaux registres d’action, transversalité, gouvernance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INJEP-3e Rencontres de l’Observatoire « Parcours de jeunes et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire à l’aune de l’analyse des politiques publiques et de l’approche par les capabilités : outiller un regard normatif sur l’action publique éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme ANR TEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and capability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference programme SocIEtY "Improving the Quality of Life of Disadvantaged Young People - Towards a Capability‐Friendly Youth Policy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU research project "SocIEtY", Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropouts in an Average French City. What Support Networks? What Innovation? What Participation? What IBJJ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocIEtY Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Activation Friendly Integration Policies: French Street Level Bureaucrats’ Discretion into Questions, Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Towards Inclusive Employment and Welfare Systems: Challenges for a Social Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Research Agenda and Participatory Research for WP5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dropping out in a French Average City: Insights from an Ongoing Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Conference "Human Development in Times of Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDCA (Human Development and Capability Association), Sep 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SocIEtY (FP7) Progress Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les politiques de lutte contre le décrochage scolaire, l'apport d'une approche par les capabilités (visioconférence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio cabo-verdiano de Educação: As pegadas das reformas educativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Jul 2013, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et évolution de l'accès à l'emploi : impact des changements de contexte sur l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des parcours : enjeux politiques et académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques régionales de formation professionnelle : quelques lignes de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Grand Ouest - Centres Associés Céreq de Caen, Nantes, Rennes, Orléans et Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bayeux, Hôtellerie Saint Benoît, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise des banlieues à l'orientation active. Comment les acteurs politiques répondent aux révoltes de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Jeunes &amp; Sociétés : "Les jeunes au début du XXIe siècle : Entre motifs d'inquiétude et raisons d'espérer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des dynamiques territoriales dans la régulation de l'orientation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Jan 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Educational System: An Institutional Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du programme PCRD WORKABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation formation-emploi à l'épreuve de la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire, régulation et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'accompagnement à l'orientation aux différents âges de la vie. Quels modèles, dispositifs et pratiques ?", symposium "L'orientation scolaire et professionnelle dans un monde incertain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam-Inetop (Institut national d'étude du travail et d'orientation professionnelle), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local et politique : quoi de neuf ? Bilans et Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Groupe Local &amp; Politique/TAPS-SPIRIT : « Local et politique : quoi de neuf ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pessac, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle des régions. Une compétence discrète pour une capacité politique accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CEPEL-AFSP « Nouvelles perspectives sur les politiques régionales », session "Retour sur le 'noyau dur' des politiques régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Montpellier, Université Montpellier 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions souhaitables pour renforcer la coopération transfrontalière en matière d'emploi et de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national "Coopération transfrontalière sur les thèmes de l'emploi et de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Emploi et de la Formation du Pays de Saint-Louis / Trois Frontières et du Pays du Sundgau, Nov 2010, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique nationale et locale en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 12.1 : Regards critiques : le local comme objet global ?, axe 2 : Formes et effets du changement du local en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation territoriale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'évaluation régionale des politiques d'emploi et de formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régional de l'emploi et de formation professionnelle Poitou-Charentes, Université de Poitiers, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système régional d'orientation, quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEO (Laboratoire d'Économie d'Orléans), Feb 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Éducation et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et action publique en matière d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises du PRDF (Plan régional de développement des formations professionnelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, Conseil régional Rhône-Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre savoirs institués et savoirs diffus. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'orientation entre contraintes et libertés, quelles perspectives de confiance en l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lapsac "Jeunesse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, Université Victor-Segalen Bordeaux 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la proximité : un point de vue comparé sur les approches de science politique et d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pessac, Université de Bordeaux IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d'orientation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SNES-FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui décide en matière de politiques d'orientation scolaire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Action et décision : regards croisés entre sociologues et politistes", séance 3 : L'action et la décision publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPSAC; UMR 5116 SPIRIT, Mar 2009, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a 'Capability' Analytical Model of Public Policy? Lessons from Academic Guidance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès : Asociación Española de Ciencia Política : "Repensar la democracia: inclusion y diversidad", Atelier 6 "Políticas públicas" : 6.1 : "Modelos, enfoques y perspectivas analíticas actuales en el análisis de políticas públicas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EU Social Policy to ‘Flexicurity': Trans-Industry Regulation to What End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biannual Conference of the Society for Advanced of Socio-Economics "Capitalism in Crisis: Wat's next?", "Capitalism in Crisis: Wat's next?", panel H "Markets, Firms &amp; Institutions", H21 "The EU's Government of Trans-Industry Regulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales de formation et d'emploi, quelles innovations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovation, Société et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Caen, Centre Maurice Halbwachs-MRSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00386984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire entre contraintes et libertés. Critiques de quelques idées reçues à partir d'une enquête auprès d'élèves du secondaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée "Les jeunes, l'Europe, la Méditerranée : Territoires, identités, politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forlì, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise, un instrument d'action publique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chiffres et Territoires" Quelles statistiques pour la connaissance et l’action publique en région ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire et les usages de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sélection, circulation et usagers des connaissances dans les politiques d'éducation et de formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAPPE (Réseau d'Analyse des Politiques Publiques d'Éducation), Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un espace européen de l'enseignement supérieur et de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e UFEO "L'Europe de la formation : quelles réalisations concrètes", ateliers scientifiques "Paroles de chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Artigues près Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation scolaire en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises régionales de l'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, Conseil régional d'Aquitaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'orientation entre contraintes individuelles et choix d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation à responsabilité limitée et action publique territoriale : l'exemple de la proximité dans les politiques d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Légitimation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 SPIRIT, Jan 2007, IEP de Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'évaluation des politiques publiques à l'échelle des territoires : actualités et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "L'évaluation des politiques publiques à l'échelle des territoires, de la Société française de l'évaluation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Governs the French Professional Guidance System?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Guidance Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aviemore, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Action publique et développement économique : regards croisés sur la proximité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Local et politique de l'AFSP, Jun 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and Vocational Education Policies in the Process of State Modernization:Three Points of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation of Community Employment and Social Policy in the Model of Social Federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oñati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale : une discussion critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'AFSP, module du groupe "Local et politique" : Critiques de la territorialisation et changements d’échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques, opérateurs privés : analyse de la gouvernance territoriale des politiques actives de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque International de la Revue « Politiques et management public » : "Public : Nouvelles figures ? Nouvelle frontières ?", session 18 : "Du fournisseur privé à l'opérateur privé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université PARIS X, CEROS - Centre de Droit Public, Mar 2007, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l'épreuve de l'action territoriale : Postmodernité et politiques publiques de proximité dans le champ de la relation formation-emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : Les politiques publiques à l'épreuve de l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, (Groupes « Politiques publiques » et « Local et Politique »), PACTE, le CEPEL Montpellier et l’Institut d’Etudes Politiques de Grenoble, Jun 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : un nouveau registre de politique publique en matière d'emploi et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBC64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction publique territoriale face à la gestion prévisionnelle des effectifs, des emplois et des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence régionale de l'emploi public territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'ouvrage d'Arjun Appadurai, &amp;quot;Après le colonialisme. Les conséquences culturelles de la globalisation&amp;quot;, Paris, Payot, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Culture, mémoire et identités. Questions aux analyses postmodernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAN-MSHA, May 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de l'intervention territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Régimes territoriaux et développement économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERVL, Dec 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03417269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation professionnelle entre territoires et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission locale des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Landes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle en France : entre territoires et individualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La gouvernance de la formation professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptrasec, Jun 2005, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le territoire et ses régulations : propositions pour une approche postmoderne de la gouvernance des politiques publiques de formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les territoires de l'éducation et de la formation : construire, coordonner, évaluer l'action publique locale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST; IREMAM, May 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Conference on Labor "Employment Class Action and Collective Litigation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la société française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2025, 978-2-271-15369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vanuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Octarès. 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthet, Thierry (dir.); Conter, Bernard (dir.). </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Wallon de l'Evaluation, de la Prospective et de la Statistique (IWEPS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 89 p., 2015, Les politiques sociales, entre inertie et ré-institutionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'épreuve du temps : données longitudinales et analyse de l'action publique : XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Bordeaux, 25-26 juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq, pp.283, 2013, 978-2-11-098954-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workable : Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project &amp;quot;WorkAble&amp;quot;: Making Capabilities Work (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler (Ed.). European Commission, 253 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.318, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emplois près de chez vous ? La territorialisation des politiques d'emploi en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2005, le territoire du politique, série Politique du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail rémunéré des lycéen·nes : des expériences laborieuses diversifiées susceptibles d’accroître les inégalités scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Berthaud; Claire Bonnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2025, Céreq Échanges, 978-2-487574-04-5. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et la société française : 30ans de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05058147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe CARRÉ; Pierre CASPAR; Cédric FRÉTIGNÉ; Olivier LAS VERGNAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation 5ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.123-138, 2024, 978-2-10-082145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier études et travail : un enjeu propre à la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-58, 2024, 978-2-271-15349-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer, expérimenter et évaluer des dispositifs pédagogiques innovants : l'exemple du Créativlab d'Ampiric et la question du passage à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mascret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, 2023, 978-2-9591124-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques de formation : un regard de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Frétigné, P. Caspar, P. Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda des politiques de lutte contre le décrochage scolaire : Une comparaison France/Italie/Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Liverano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico come criticità educativa sistemica: tra prevenzione e intervento. Prevenzione e intervento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensamultimedia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administré mais pas régulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Cohen-Scali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie. Défis contemporains et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romain Pasquier, Sébastien Guigner et Alistair Cole, Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2020, Dictionnaire des politiques territoriales, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oxymore vivant ? Les institutions belges et françaises face à la flexicurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet; Caroline Vanuls. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une flexicurité à la française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2019, Collection Le travail en débats - Série LEST, 978-2-36630-097-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One youth, one voice: principles of justice and public policies for early school leavers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.54-71, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CCAPPA method and the capability approach : giving voice to young people in research through participative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto; Valerie Egdell; Jean-Michel Bonvin; Roland Atzmüller (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering young people in disempowering times : fighting inequality through capability oriented policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.205-216, 2017, 978-1-78811-085-3. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110860.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Governance of Integrated Activation Policies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-234, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Delivering Cross-Sectorial Employment Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tourné Languin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Heidenreich; Deborah Rice (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Social and Employment Policies in Europe. Active Inclusion and Challenges for Local Welfare Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.139-161, 2016, 978-1-78347-491-2. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783474929.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.37-51, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Capabilities Perspective on Vulnerable Young People in Europe: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Atzmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Christrup Kjeldsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good for Nothing Capable of What? Early School Leavers and Regional Public policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Uwe Otto, Roland Atzmüller, Thierry Berthet, Lavinia Bifulco, Jean-Michel Bonvin, Enrica Chiappero-Martinetti, Valerie Egdell, Björn Halleröd, Christian Christrup Kjeldsen, Marek Kwiek, Regine Schröer, Josiane Vero, Marianna Zieleńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Trajectories from School to Work. Towards a Capability-Friendly Youth Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-222, 2015, Technical and Vocational Education and Training: Issues, Concerns and Prospects, 978-3-319-11435-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Policy: Desperately Seeking a Flexibility-security Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien; Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Industries. Markets, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.190-215, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dans la relation formation-emploi et science politique : non-objet et vrai sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Béduwé; Véronique Bedin; Sandrine Croity-Belz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation formation emploi. Un chantier pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2014, Evaluer, 978-2-343-03794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. [actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-182, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le décrochage scolaire en France : deux expérimentations régionales à l'aune des capabilités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Zaffran; Thierry Berthet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décrochage scolaire : enjeux, acteurs et politiques de lutte contre la déscolarisation. (actes d'un séminaire du Centre Emile Durkheim qui s'est déroulé en 2011-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-102, 2014, Le sens social, 978-2-7535-2937-3. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.68301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation scolaire en France : quelle place pour la délibération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Quantin; Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibération et gouvernance : l'émergence d'une logique d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-267, 2012, Logiques politiques, 978-2-296-99687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Governance and Capability Approach: What Convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Roland Atzmüller, Jean-Michel Bonvin, Christian C. Kjeldsen et Holger Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Capabilities Work. Vulnerable Young People in Europe and the Issue of Full Citizenship : EU Collaborative Project "WorkAble": Making Capabilities Work (2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, pp.33-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation de la formation professionnelle. Les multiples facettes d'un changement discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.51-64, 2011, Recherches / Territoires du politique, 978-2-7071-7063-7. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.baron.2011.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La VAE des bénévoles en milieu associatif : bilan d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire [Colloque internationale "Économie sociale, politique et territoire : regards croisés" organisé à Bordeaux, 29-30 novembre 2007]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2010, Espace et territoires, 978-2-7535-1208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des politiques de l'emploi : stratégie européenne et transformation de l'action publique en Wallonie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Barnay et François Legendre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emplois et politiques sociales. Défis et avenirs de la protection sociale. XXIXes Journées de l'Association d'Économie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-210, 2009, 978-2-296-09987-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational Education Policies in the Process of Multilevel Governance: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Blanpain, Juan Pablo Landa et Brian Langille (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employment Policies and Multilevel Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Law International, pp.171-184, 2009, Bulletin of Comparative Labour Relations Series, 9789041128669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-20, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les usages de la proximité dans l'action publique en matière d'emploi-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baron Cécile, Bouquet Brigitte et Nivolle Patrick (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'emploi et de l'insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2008, Logiques sociales, Cahiers du Griot, 978-2-296-06521-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des politiques sociales au prisme des espaces hybrides de la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-201, 2008, Logiques politiques, 978-2-296-05668-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social à l‘épreuve de la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.43-51, 2007, Questions contemporaines, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils d'intervention sectorielle : quatre analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2007, Espace et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle continue en France. Une ingénierie de marges entre territoires et management public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Vinokur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et financement en éducation. Qui paye décide ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2007, Éducation et sociétés, 978-2-296-03980-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mirrors of State Modernisation : The Case of the Territorialisation of Employment Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Hoffmann-Martinot, Hellmut Wollmann (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State and Local Government Reforms in France and Germany : Divergence and Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, VS Verlag für Sozialwissenschaften, pp.173-187, 2006, Urban and Regional Research International, 978-3-531-14596-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-90271-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'une décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel et Louis Dubouchet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentralisation de la formation professionnelle : un processus en voie d'achèvement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de l'Aube, pp.119-143, 2004, Bibliothèque des territoires, 2-7526-0041-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l'action publique aux marges : le cas des fonctions d'accueil, d'information et d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïten Bel, Philippe Mehaut et Olivier Meriaux (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation de la formation professionnelle : quels changements dans la conduite de l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-205, 2003, Logiques politiques, 2-7475-4913-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique locale de l'immigration entre références culturelles nationales et préférences des politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Sorbets; Jean-Pierre Augustin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de sociétés : préférences politiques et références culturelles au Canada [actes du colloque international organisé par le Centre de recherche et d'études sur le Canada et le Québec en sciences sociales de l'Institut d'études politiques de Bordeaux les 11-12 février 1999]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses universitaires de l'université de Laval; Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-188, 2001, 2-7637-7782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'angle mort des politiques publiques : les immigrants aisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Ritaine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire au miroir de l'itinéraire. Travaux de l'atelier TAM (Territoires, Appartenances, Mobilisations), 1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CERVL, pp.207-227, 1998, Les cahiers du CERVL. Série rapports de recherche, 2-909438-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'équipement public à l'espace culturel &amp;quot;Nouvelle&amp;quot; question sociale, nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Augustin et Daniel Latouche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux culturels et contextes de villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.99-112, 1998, Politiques urbaines, 978-2-85892-258-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04632967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au travail des jeunes en situation de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils de jeunes et participation : étude auprès des collectivités et de jeunes engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Recotillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bausson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Thierry Berthet pour la JIT Persévérance scolaire en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une approche intégrée des politiques de l'emploi - Volet français du projet LOCALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong guidance policies in France and in Europe : where reforms are heading ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'orientation en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Costanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dechezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur du diplôme : place et rôle du diplôme dans les parcours scolaires et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romani Ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion. Un regard sur les politiques de lutte contre le décrochage scolaire en région Lazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la diversité des contextes locaux : une analyse de l’offre territoriale de remédiation au décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional policies towards early school leavers : a critical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin castets-fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de sens ? Itinéraire de recherche vers les politiques sociales dans la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEPR-2024/09, INJEP - Institut national de la jeunesse et de l'éducation populaire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 4 : Etat des lieux des cadres institutionnels de l’agir individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Malik Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Vero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications; LEST - Laboratoire d'Economie et de Sociologie du Travail. 2024, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques régionales d'orientation Auvergne-Rhône-Alpes et Nouvelle Aquitaine : quels changements depuis 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude, INJEP; LEST CNRS (UMR 7317). 2023, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la conciliation entre les études et l'occupation d'un emploi rémunéré en cours de scolarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour le CNESCO, Laboratoire d'économie et sociologie du travail (LEST). 2019, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix d'orientation à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Coinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2006/016, Direction générale de l'Enseignement scolaire; Conseil régional de la Région Basse-Normandie; Centre Maurice Halbwachs. 2008, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Validation des acquis de l'expérience (VAE) bénévole en Aquitaine : un dipositif entre construction et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chambre régionale d'économie sociale et solidaire, DRTEFP Aquitaine. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49904643"/>
+    <w:nsid w:val="84543092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A57388F7"/>
+    <w:nsid w:val="040D69AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FA55BE0"/>
+    <w:nsid w:val="DC90E0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="039E3926"/>
+    <w:nsid w:val="65152228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F74340E"/>
+    <w:nsid w:val="F6103479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F727F889"/>
+    <w:nsid w:val="DBFE842D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F95E114C"/>
+    <w:nsid w:val="2AD27CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-1875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031966411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5874-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Longo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Graziano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brizio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6510" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6447" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.174.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.001.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsw.12088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2012.759686" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.064.0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corsan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Varenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.181.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pab&#339;uf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gendron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2620" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savoie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.136.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1842" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poirier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/040230ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Irwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1996.1216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourn&#233; Languin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195606v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569175v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iriart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iweps.be/dynamiques-regionales-ndeg2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Atzm&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bonvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kjeldsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ziegler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_nouveaux_espaces_de_la_regulation_politique-9782296047112-25970.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guichard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Harmand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vollet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5948?lang=fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291613v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/integrating-social-and-employment-policies-in-europe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1_3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Christrup Kjeldsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319114354" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68301" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.baron.2011.01.0051" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563344v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lenoir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512602v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=16247" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332751v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_l_emploi_et_de_l_insertion_cecile_baron_patrick_nivolle_brigitte_bouquet-9782296065215-26999.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-90271-5_10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9847" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487959v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212867v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bausson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101051v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474609v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Campens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Romani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Costanza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grelet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romani Ed." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudesseul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832856v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benjamin castets-fontaine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Malik Ahmad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601203v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pontier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-1875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031966411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAZ-5874-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Harmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Longo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Longo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Graziano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009008v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brizio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.174.0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.001.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsw.12088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2012.759686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.064.0031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corsan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Varenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.181.0161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4979" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pab&#339;uf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2735" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0090" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gendron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2620" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savoie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.136.0033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2005.1842" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/040230ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Irwin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1996.1216" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574383v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourn&#233; Languin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386991v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388582v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601927v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600893v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iriart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iweps.be/dynamiques-regionales-ndeg2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Atzm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bonvin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kjeldsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ziegler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326239v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_nouveaux_espaces_de_la_regulation_politique-9782296047112-25970.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5948?lang=fr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110860.00020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/integrating-social-and-employment-policies-in-europe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783474929.00014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1_3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Christrup Kjeldsen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319114354" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11436-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68331" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.baron.2011.01.0051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lenoir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=16247" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_l_emploi_et_de_l_insertion_cecile_baron_patrick_nivolle_brigitte_bouquet-9782296065215-26999.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195822v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196311v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-90271-5_10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084511v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487959v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9847" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101051v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212867v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bausson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Campens" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Romani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Costanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198875v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romani Ed." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borras" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudesseul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049346v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benjamin castets-fontaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Malik Ahmad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361575v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267950v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pontier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335834v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257904v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>