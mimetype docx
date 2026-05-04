--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BESSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A inhibition results in MYC and ERK activation rendering KMT2A-R acute lymphoblastic leukemia cells sensitive to BCL2 inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S S Abhinav Ayyadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Chukinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (5), pp.1078-1089. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-025-02575-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazole-fused Tricyclic Quinazolinone Alkaloids and Their Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (09), pp.1485-1497. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2243-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Thiazole-Fused [4,5-g] or [5,4-g]Quinazolin-8-ones and Their Quinazoline Analogues: Synthesis and Biological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.1452. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17111452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Professor Charles Rees to the development of the chemistry of disulfur dichloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia S Konstntinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis A Koutentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A Rakitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprasad Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Commemorative Issue in Honor of Prof. Alan R. Katritzky and Prof. Charles Rees on the occasion of the 25th anniversary of the first publication of Arkivoc (Archive for Organic Chemistry), 2024 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24820/ark.5550190.p012.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of DYRK1A inhibitors in novel models of Down syndrome acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Carey-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Simad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Panchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aya-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Smolders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Trifunctional Thiazole-Fused Anthranilonitrile and Anthranilic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (20), pp.3263-3271. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2086-3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Access to a New Class of Dual DYRK1A/CLK1 Inhibitors Possessing a Simple Dihydroquinoline Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Peauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Papamicaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyst-Free, Visible-Light-Mediated C–H Perfluoroalkylation of Quinazolin-4(3H)-ones with perfluoroalkyl Iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Gadiry-Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuke Ogoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (21), pp.3670-3684. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2054-0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skills framework integrating professionally relevant medicinal chemistry proficiencies to strengthen the contemporary practice of pharmacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pudlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Synthesis and Therapeutic Potential of Pyrido[2,3-d], [3,2-d], [3,4-d] and [4,3-d]pyrimidine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.352. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15030352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A regulates B cell acute lymphoblastic leukemia through phosphorylation of FOXO1 and STAT3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI135937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Transition-Metal-Free Late-Stage C-H and N-H Arylation of Heteroarenes Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.661. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14070661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Green Solvent Performance on O,S,N-Heterocycles Synthesis: Metal-Free Click Chemistry and Buchwald—Hartwig Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1074. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26041074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Catalyzed C–H Arylation of Fused-Pyrimidinone Derivatives Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Ivendengani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of Potential Bioactive Benzo-, Pyrido- or Pyrazino-thieno[3,2-d]pyrimidin-4-amine Analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.202. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13090202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Benzo-Fused 11H-Pyrido[2,1-b]quinazolin-11-ones by a Buchwald–Hartwig Coupling/Pyridine Dearomatization Sequence in Eucalyptol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1707158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Kinase Inhibition Properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), pp.89. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13050089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaryliodoniums Salts as Coupling Partners for Transition-Metal Catalyzed C- and N-Arylation of Heteroarenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.483. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10050483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A Is Regulated By Oncogenic KMT2A and Required for Survival of KMT2A-Rearranged Acute Lymphoblastic Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.2742-2742. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-123475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Characterization of 8-Cyclopropyl-2-(pyridin-3-yl)thiazolo[5,4-f]quinazolin-9(8H)-one, a Promising Inhibitor of DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias F. Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.185. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of 6,7-Dihydro-5a,7a,13,14-tetraaza-pentaphene-5,8-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira-Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Structure Analysis Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (10), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2116/xraystruct.35.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing a Novel Dyrk1a-Ablim2-MKL1 Regulatory Module in Megakaryocyte Morphogenesis to Enable Scalable Platelet &amp;quot;Pharming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaleldin Elagib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashton Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goar Mosoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Clementelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Delehanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.3250-3250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-129049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2-Mercapto-(2-Oxoindolin-3-Ylidene)Acetonitriles from 3-(4-Chloro-5H-1,2,3-Dithiazol-5-Ylidene)Indolin-2-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Letribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chérouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.1390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chromosome 21 Kinase DYRK1A and Its Substrate FOXO1 Constitute a Novel Therapeutic Pathway in B-ALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Heon Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chien Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (S1), pp.548-548. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-119854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-specificity tyrosine phosphorylation-regulated kinase 1A (DYRK1A) inhibitors: a survey of recent patent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1183-1199. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13543776.2017.1360285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage C-H Arylation of Thiazolo[5,4- f ]quinazolin-9(8 H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (20), pp.4615-4622. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Synthesis of Methyl 4- or 5-Nitro­anthranilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (20), pp.3504-3508. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Microwave-Assisted Metal-Catalyzed C-H Functionalization of Heteroarenes for Medicinal Chemistry and Material Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (22), pp.3879-3889. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazolo[5,4-f]quinazolin-9(8H)-ones as Multi-Target Directed Ligands of Ser/Thr Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (5), pp.578. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21050578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff reaction or Cu- catalyzed intramolecular C-S bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Binding Model of the Methyl 9-Anilinothiazolo[5,4-f] quinazoline-2-carbimidates (EHT 1610 and EHT 5372) Confers High Selectivity for Dual-Specificity Tyrosine Phosphorylation-Regulated Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaikuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (22), pp.10315-10321. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b01083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed and Copper Assisted Regioselective Sequential C2 and C7 Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one with Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (13), pp.3282-3285. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and molecular modelling studies of 8-arylpyrido[3',2':4,5thieno[3,2-d]pyrimidin-4-amines as multitarget Ser/Thr kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.124-134. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DYRK1A (Dual specificity tyrosine phosphorylation‐regulated kinase 1A) inhibitor for the treatment of Alzheimer's disease: effect on Tau and amyloid pathologies in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polyfunctionalized benzo[d]thiazoles as novel anthranilic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (27), pp.4088-4092. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu/Pd-catalyzed C-2-H arylation of quinazolin-4(3H)-ones with (hetero)aryl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (35), pp.7705-7717. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-Free Pd-Catalyzed and Copper-Assisted C−H Arylation ofQuinazolin-4-ones with Aryl Iodides under Microwave Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, organic letters, 17 (7), pp.1700-1713. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A controls the transition from proliferation to quiescence during lymphoid development by destabilizing Cyclin D3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stolzenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (6), pp.723-740. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20150002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15546-15571. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multistep synthesis of a novel polyfunctionalized benzo[d]thiazole and its thiazolo[5,4-b]pyridine analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (5541-5549), pp.5541-5549. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15411-15439. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of novel N-(4-phenylthiazol-2-yl)-benzo[d]thiazole-, thiazolo[4,5-b]pyridine-, thiazolo[5,4-b]pyridine- and benzo[d]oxazole-2-carboximidamides inspired by marine topsentines and nortopsentines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (35), pp.5532-5540. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-substituted pyrido[2',3':4,5]furo[3,2-d]pyrimidin-4-amines and their N-aryl analogues and evaluation of their inhibitory activity against Ser/Thr kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (24), pp.6784-6788. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient new synthesis of N-arylbenzo[b]furo[3,2-d]pyrimidin-4-amines and their benzo[b]thieno[3,2-d]pyrimidin-4-amine analogues via a microwave-assisted Dimroth rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (5), pp.1187-1197. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel synthesis of angular thiazolo[5,4-f] and [4,5-h]quinazolines, preparation of their linear thiazolo[4,5-g] and [5,4-g]quinazoline analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (15), pp.3182-3191. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2013.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient one-pot synthesis of N3-substituted pyrido[2,3-d]-, pyrido[3,4-d]-, pyrido[4,3-d]-pyrimidin-4(3H)-ones, and quinazolin-4(3H)-ones analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (27), pp.3518-3521. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted [3+2] Cycloaddition and Suzuki-Miyaura Cross-Coupling for a Concise Access to Polyaromatic Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (33), pp.7533-7545. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201301014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-aryl-7-methoxybenzo[b]furo[3,2-d]pyrimidin-4-amines and their N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amine analogues as dual inhibitors of CLK1 and DYRK1A kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki cross-coupling of 5-bromothieno[2,3-b]pyridines for the convenient synthesis of 8-arylpyrido[3',2':4,5]thieno[3,2-d]pyrimidin-4-amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (9), pp.1160-1163. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amines and their pyrido and pyrazino analogues as Ser/Thr kinase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.171-183. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 4-aminopyrido[2′,3′:4,5]furo[3,2-d]pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (8), pp.944-947. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of N1-alkylation of indoles from the reaction of 2(or 3)-aminoindole-3-(or 2)carbonitriles with DMF-dialkylacetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (25), pp.4916-4925. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25747e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-oxo and 7-hydroxy trifluoroallocolchicinoids with cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (8), pp.2614-2623. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted thermal decomposition of formamide: a tool for coupling a pyrimidine ring with an aromatic partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (26), pp.4852-4857. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Giner Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (27), pp.7725-7727. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc12099a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-accelerated Dimroth rearrangement for the synthesis of 4-anilino-6-nitroquinazolines. Application to an efficient synthesis of a microtubule destabilizing agent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (25), pp.4495-4502. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erymildbraedin A and B, two novel cytotoxic dimethylpyrano-isoflavones from the stem bark of Erythrina mildbraedii: evaluation of their activity toward endocrine cancer cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben F Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Alexi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14756360903169972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey S Mikhailichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuryi G Shermolovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-63. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-6263. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antitumoral activity of novel thiazolobenzotriazole, thiazoloindolo[3,2-c]quinoline and quinolinoquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Baldeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lansiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.3858-3865. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of alpha-ethoxycarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (45), pp.9180-9187. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Turecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (45), pp.14916-14917. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted Synthesis of Novel Thiazolocarbazoles and Evaluation as Potential Anticancer Agents. Part III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjila Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.467-473. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antimicrobial activity of novel quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5), pp.577-583. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360701425345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 9-oxo-thiazolo[5,4-f]quinazoline-2-carbonitrile derivatives as dual cyclin-dependent kinase 1 (CDK1)/glycogen synthase kinase-3 (GSK-3) inhibitors: Synthesis, biological evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (7), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of clausine E, mukonine, and koenoline bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Popowycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (16), pp.5615-5619. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2007.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of latonduine derivatives via intramolecular Heck coupling reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Putey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joseph.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.63, 867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of some cubebene derivatives — Diels–Alder adducts and the diene structures of solidago compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Diaz T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.R Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J.R Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.996-1005. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/V07-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 2,3-condensed thieno[2,3- d ]pyrimidin-4-ones via Appel's salt chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415990500493213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 5-substituted indirubins as protein kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (18), pp.6434-43. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolin-9-ones, inhibitors of glycogen synthase kinase-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (13), pp.3419-3423. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antiproliferative activity of novel thiazoloquinazolinone kinases inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360500212399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient solvent-free microwave phosphorylation of microcrystalline cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Gospodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chitanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carpov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (3), pp.220-222. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b200295g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of 2-cyanobenzothiazole, isothiocyanate and cyanoformanilide derivatives of dapsone †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.563-566. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908742g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazoquinolinethiones from 8-aminoquinolines by a novel peri-participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908952g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and H2O2 distributions in the upper water column in the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 147 (1-4), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-(Cyanothioformyl)indoline; a new indoline ring forming reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lamazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Synthesis of 2-Cyanobenzothiazoles from N -Aryliminodithiazoles Under Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2275-2280. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3,1-Benzoxazin-4-ones, 3,1-benzothiazin-4-ones and N-arylcyanothioformamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaraswamy Emayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.1419. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39950001419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a benzodioxinic analog of 8-methoxypsoralen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (11), pp.3197-3204. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(95)00058-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and biological properties of newly synthesized dioxinocoumarin derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Csík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Györgyi Rontó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1011-1344(94)07015-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient synthesis of 5-substituted-6-methoxy or 6-hydroxy-2,3-dihydro-1,4-benzodioxins via lithiated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hretani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49 (7), pp.1421-1430. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(01)90194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Thiofunctionalization-Part 2. 1 an Expedient Synthesis of Aza-Heterocycle/Thiosugar Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Al Neirabeyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (11), pp.1631-1639. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008053083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mild One-Step Procedure for the Synthesis of β-Iodo Epoxides from the Corresponding Epoxy-Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (19), pp.3039-3044. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008051523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring kinase inhibition properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7390, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential bioactive benzo-, pyrido-, or pyrazinothieno[3,2-d]pyrimidin- 4-amine analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7391, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et synthèses d'inhibiteurs de la kinase DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de pharmacie de l'Université de Tours, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising DYRK1A inhibitor synthesized by late-stage C-H Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de chimie thérapeutique (JFB, 32, 2018) - Conférences européennes des pharmacochimistes de l'Arc Atlantique (GP2A, 26, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage C-H Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 3, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde, Nov 2017, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-3-04650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Universiteit Leuven (KU), Jun 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Gent, Jun 2017, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff Reaction or Cu- Catalyzed Intramolecular C-S Bond Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 2, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2016, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-2-A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolines as DYRK Kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de pharmacochimie (JFB, 30, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage Sequential C-H Functionalization of Thiazolo[5,4-f]quina-zolin-9(8H)-one: Synthesis of a Library of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Synthetic Organic Chemistry (ECSOC, 20, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio A. Seijas Vázquez (coord.), Nov 2016, [online], Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin (UVSQ), Sep 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-free Pd/Cu-catalyzed microwave-assisted C-H arylation of quinazolin-4(3H)-ones with aryl iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d'études en chimie organique (SECO, 52, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Morzine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted C-H arylation of Quinazolin-4-one-type Precursors of Bioactive Heterocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 1, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2015, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-1-A004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave extraction of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zubrzycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elfakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic innovation days (COSMINNOV, 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Pb2+ ions with nucleic acids building blocks: tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolated Biomolecules and Biomolecular interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in metal-catalyzed C-H functionalization of pyrimidinones, quinazolinones and fused quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Targets in heterocyclic systems : chemistry and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.56, 2018, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/targets.2019.22.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BESSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of functionalized 2-Cyanobenzothiazoles via Pd-catalyzed Intramolecular C-S Bond Formation to access to Thiazole-fused Tricyclic Quinazolinone Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential bioactive benzo-, pyrido-, or pyrazinothieno[3,2-d]pyrimidin- 4-amine analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7391, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring kinase inhibition properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7390, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et synthèses d'inhibiteurs de la kinase DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de pharmacie de l'Université de Tours, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising DYRK1A inhibitor synthesized by late-stage C-H Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de chimie thérapeutique (JFB, 32, 2018) - Conférences européennes des pharmacochimistes de l'Arc Atlantique (GP2A, 26, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage C-H Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 3, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde, Nov 2017, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-3-04650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Universiteit Leuven (KU), Jun 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Gent, Jun 2017, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff Reaction or Cu- Catalyzed Intramolecular C-S Bond Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 2, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2016, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-2-A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolines as DYRK Kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de pharmacochimie (JFB, 30, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage Sequential C-H Functionalization of Thiazolo[5,4-f]quina-zolin-9(8H)-one: Synthesis of a Library of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Synthetic Organic Chemistry (ECSOC, 20, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio A. Seijas Vázquez (coord.), Nov 2016, [online], Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted C-H arylation of Quinazolin-4-one-type Precursors of Bioactive Heterocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 1, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2015, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-1-A004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin (UVSQ), Sep 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-free Pd/Cu-catalyzed microwave-assisted C-H arylation of quinazolin-4(3H)-ones with aryl iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d'études en chimie organique (SECO, 52, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Morzine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave extraction of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zubrzycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elfakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic innovation days (COSMINNOV, 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Pb2+ ions with nucleic acids building blocks: tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolated Biomolecules and Biomolecular interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A inhibition results in MYC and ERK activation rendering KMT2A-R acute lymphoblastic leukemia cells sensitive to BCL2 inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S S Abhinav Ayyadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Chukinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (5), pp.1078-1089. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-025-02575-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Professor Charles Rees to the development of the chemistry of disulfur dichloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia S Konstntinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis A Koutentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A Rakitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprasad Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Commemorative Issue in Honor of Prof. Alan R. Katritzky and Prof. Charles Rees on the occasion of the 25th anniversary of the first publication of Arkivoc (Archive for Organic Chemistry), 2024 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24820/ark.5550190.p012.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of DYRK1A inhibitors in novel models of Down syndrome acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Carey-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Simad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Panchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aya-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Smolders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazole-fused Tricyclic Quinazolinone Alkaloids and Their Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (09), pp.1485-1497. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2243-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Thiazole-Fused [4,5-g] or [5,4-g]Quinazolin-8-ones and Their Quinazoline Analogues: Synthesis and Biological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.1452. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17111452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyst-Free, Visible-Light-Mediated C–H Perfluoroalkylation of Quinazolin-4(3H)-ones with perfluoroalkyl Iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Gadiry-Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuke Ogoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (21), pp.3670-3684. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2054-0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Access to a New Class of Dual DYRK1A/CLK1 Inhibitors Possessing a Simple Dihydroquinoline Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Peauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Papamicaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Trifunctional Thiazole-Fused Anthranilonitrile and Anthranilic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (20), pp.3263-3271. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2086-3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skills framework integrating professionally relevant medicinal chemistry proficiencies to strengthen the contemporary practice of pharmacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pudlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Synthesis and Therapeutic Potential of Pyrido[2,3-d], [3,2-d], [3,4-d] and [4,3-d]pyrimidine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.352. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15030352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Transition-Metal-Free Late-Stage C-H and N-H Arylation of Heteroarenes Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.661. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14070661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A regulates B cell acute lymphoblastic leukemia through phosphorylation of FOXO1 and STAT3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI135937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Green Solvent Performance on O,S,N-Heterocycles Synthesis: Metal-Free Click Chemistry and Buchwald—Hartwig Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1074. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26041074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Catalyzed C–H Arylation of Fused-Pyrimidinone Derivatives Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Ivendengani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Kinase Inhibition Properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), pp.89. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13050089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Benzo-Fused 11H-Pyrido[2,1-b]quinazolin-11-ones by a Buchwald–Hartwig Coupling/Pyridine Dearomatization Sequence in Eucalyptol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1707158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of Potential Bioactive Benzo-, Pyrido- or Pyrazino-thieno[3,2-d]pyrimidin-4-amine Analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.202. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13090202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaryliodoniums Salts as Coupling Partners for Transition-Metal Catalyzed C- and N-Arylation of Heteroarenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.483. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10050483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of 6,7-Dihydro-5a,7a,13,14-tetraaza-pentaphene-5,8-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira-Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Structure Analysis Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (10), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2116/xraystruct.35.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing a Novel Dyrk1a-Ablim2-MKL1 Regulatory Module in Megakaryocyte Morphogenesis to Enable Scalable Platelet &amp;quot;Pharming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaleldin Elagib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashton Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goar Mosoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Clementelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Delehanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.3250-3250. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-129049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A Is Regulated By Oncogenic KMT2A and Required for Survival of KMT2A-Rearranged Acute Lymphoblastic Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.2742-2742. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-123475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Characterization of 8-Cyclopropyl-2-(pyridin-3-yl)thiazolo[5,4-f]quinazolin-9(8H)-one, a Promising Inhibitor of DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias F. Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.185. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2-Mercapto-(2-Oxoindolin-3-Ylidene)Acetonitriles from 3-(4-Chloro-5H-1,2,3-Dithiazol-5-Ylidene)Indolin-2-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Letribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chérouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.1390. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chromosome 21 Kinase DYRK1A and Its Substrate FOXO1 Constitute a Novel Therapeutic Pathway in B-ALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Heon Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chien Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (S1), pp.548-548. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-119854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-specificity tyrosine phosphorylation-regulated kinase 1A (DYRK1A) inhibitors: a survey of recent patent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1183-1199. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13543776.2017.1360285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage C-H Arylation of Thiazolo[5,4- f ]quinazolin-9(8 H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (20), pp.4615-4622. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazolo[5,4-f]quinazolin-9(8H)-ones as Multi-Target Directed Ligands of Ser/Thr Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (5), pp.578. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21050578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff reaction or Cu- catalyzed intramolecular C-S bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Microwave-Assisted Metal-Catalyzed C-H Functionalization of Heteroarenes for Medicinal Chemistry and Material Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (22), pp.3879-3889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Binding Model of the Methyl 9-Anilinothiazolo[5,4-f] quinazoline-2-carbimidates (EHT 1610 and EHT 5372) Confers High Selectivity for Dual-Specificity Tyrosine Phosphorylation-Regulated Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaikuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (22), pp.10315-10321. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b01083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed and Copper Assisted Regioselective Sequential C2 and C7 Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one with Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (13), pp.3282-3285. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Synthesis of Methyl 4- or 5-Nitro­anthranilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (20), pp.3504-3508. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu/Pd-catalyzed C-2-H arylation of quinazolin-4(3H)-ones with (hetero)aryl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (35), pp.7705-7717. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polyfunctionalized benzo[d]thiazoles as novel anthranilic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (27), pp.4088-4092. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DYRK1A (Dual specificity tyrosine phosphorylation‐regulated kinase 1A) inhibitor for the treatment of Alzheimer's disease: effect on Tau and amyloid pathologies in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-Free Pd-Catalyzed and Copper-Assisted C−H Arylation ofQuinazolin-4-ones with Aryl Iodides under Microwave Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, organic letters, 17 (7), pp.1700-1713. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A controls the transition from proliferation to quiescence during lymphoid development by destabilizing Cyclin D3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stolzenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (6), pp.723-740. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20150002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and molecular modelling studies of 8-arylpyrido[3',2':4,5thieno[3,2-d]pyrimidin-4-amines as multitarget Ser/Thr kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.124-134. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of novel N-(4-phenylthiazol-2-yl)-benzo[d]thiazole-, thiazolo[4,5-b]pyridine-, thiazolo[5,4-b]pyridine- and benzo[d]oxazole-2-carboximidamides inspired by marine topsentines and nortopsentines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (35), pp.5532-5540. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15546-15571. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multistep synthesis of a novel polyfunctionalized benzo[d]thiazole and its thiazolo[5,4-b]pyridine analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (5541-5549), pp.5541-5549. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15411-15439. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient one-pot synthesis of N3-substituted pyrido[2,3-d]-, pyrido[3,4-d]-, pyrido[4,3-d]-pyrimidin-4(3H)-ones, and quinazolin-4(3H)-ones analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (27), pp.3518-3521. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient new synthesis of N-arylbenzo[b]furo[3,2-d]pyrimidin-4-amines and their benzo[b]thieno[3,2-d]pyrimidin-4-amine analogues via a microwave-assisted Dimroth rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (5), pp.1187-1197. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel synthesis of angular thiazolo[5,4-f] and [4,5-h]quinazolines, preparation of their linear thiazolo[4,5-g] and [5,4-g]quinazoline analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (15), pp.3182-3191. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2013.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted [3+2] Cycloaddition and Suzuki-Miyaura Cross-Coupling for a Concise Access to Polyaromatic Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (33), pp.7533-7545. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201301014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-aryl-7-methoxybenzo[b]furo[3,2-d]pyrimidin-4-amines and their N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amine analogues as dual inhibitors of CLK1 and DYRK1A kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki cross-coupling of 5-bromothieno[2,3-b]pyridines for the convenient synthesis of 8-arylpyrido[3',2':4,5]thieno[3,2-d]pyrimidin-4-amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (9), pp.1160-1163. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-substituted pyrido[2',3':4,5]furo[3,2-d]pyrimidin-4-amines and their N-aryl analogues and evaluation of their inhibitory activity against Ser/Thr kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (24), pp.6784-6788. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of N1-alkylation of indoles from the reaction of 2(or 3)-aminoindole-3-(or 2)carbonitriles with DMF-dialkylacetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (25), pp.4916-4925. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25747e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-oxo and 7-hydroxy trifluoroallocolchicinoids with cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (8), pp.2614-2623. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amines and their pyrido and pyrazino analogues as Ser/Thr kinase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.171-183. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 4-aminopyrido[2′,3′:4,5]furo[3,2-d]pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (8), pp.944-947. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Giner Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (27), pp.7725-7727. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc12099a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted thermal decomposition of formamide: a tool for coupling a pyrimidine ring with an aromatic partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (26), pp.4852-4857. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erymildbraedin A and B, two novel cytotoxic dimethylpyrano-isoflavones from the stem bark of Erythrina mildbraedii: evaluation of their activity toward endocrine cancer cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben F Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Alexi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14756360903169972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey S Mikhailichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuryi G Shermolovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-accelerated Dimroth rearrangement for the synthesis of 4-anilino-6-nitroquinazolines. Application to an efficient synthesis of a microtubule destabilizing agent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (25), pp.4495-4502. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-6263. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antitumoral activity of novel thiazolobenzotriazole, thiazoloindolo[3,2-c]quinoline and quinolinoquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Baldeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lansiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.3858-3865. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of alpha-ethoxycarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (45), pp.9180-9187. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-63. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted Synthesis of Novel Thiazolocarbazoles and Evaluation as Potential Anticancer Agents. Part III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjila Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.467-473. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antimicrobial activity of novel quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5), pp.577-583. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360701425345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 9-oxo-thiazolo[5,4-f]quinazoline-2-carbonitrile derivatives as dual cyclin-dependent kinase 1 (CDK1)/glycogen synthase kinase-3 (GSK-3) inhibitors: Synthesis, biological evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (7), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Turecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (45), pp.14916-14917. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of clausine E, mukonine, and koenoline bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Popowycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (16), pp.5615-5619. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2007.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of latonduine derivatives via intramolecular Heck coupling reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Putey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joseph.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.63, 867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of some cubebene derivatives — Diels–Alder adducts and the diene structures of solidago compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Diaz T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.R Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J.R Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.996-1005. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/V07-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 5-substituted indirubins as protein kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (18), pp.6434-43. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolin-9-ones, inhibitors of glycogen synthase kinase-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (13), pp.3419-3423. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 2,3-condensed thieno[2,3- d ]pyrimidin-4-ones via Appel's salt chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415990500493213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antiproliferative activity of novel thiazoloquinazolinone kinases inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360500212399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient solvent-free microwave phosphorylation of microcrystalline cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Gospodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chitanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carpov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (3), pp.220-222. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b200295g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of 2-cyanobenzothiazole, isothiocyanate and cyanoformanilide derivatives of dapsone †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.563-566. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908742g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazoquinolinethiones from 8-aminoquinolines by a novel peri-participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908952g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and H2O2 distributions in the upper water column in the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 147 (1-4), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-(Cyanothioformyl)indoline; a new indoline ring forming reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lamazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Synthesis of 2-Cyanobenzothiazoles from N -Aryliminodithiazoles Under Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2275-2280. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3,1-Benzoxazin-4-ones, 3,1-benzothiazin-4-ones and N-arylcyanothioformamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaraswamy Emayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.1419. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39950001419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a benzodioxinic analog of 8-methoxypsoralen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (11), pp.3197-3204. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(95)00058-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and biological properties of newly synthesized dioxinocoumarin derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Csík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Györgyi Rontó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1011-1344(94)07015-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient synthesis of 5-substituted-6-methoxy or 6-hydroxy-2,3-dihydro-1,4-benzodioxins via lithiated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hretani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49 (7), pp.1421-1430. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(01)90194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Thiofunctionalization-Part 2. 1 an Expedient Synthesis of Aza-Heterocycle/Thiosugar Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Al Neirabeyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (11), pp.1631-1639. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008053083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mild One-Step Procedure for the Synthesis of β-Iodo Epoxides from the Corresponding Epoxy-Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (19), pp.3039-3044. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008051523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in metal-catalyzed C-H functionalization of pyrimidinones, quinazolinones and fused quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Targets in heterocyclic systems : chemistry and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.56, 2018, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/targets.2019.22.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S S Abhinav Ayyadevara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Wertheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Gaur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Chukinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Loftus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02575-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2243-4727" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04432826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia S Konstntinova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis A Koutentis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A Rakitin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprasad Sivadasan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p012.136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Carey-Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Simad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Panchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aya-Bonilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Smolders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2086-3015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Gadiry-Diallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensuke Ogoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2054-0482" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F. Campos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berteina-Raboin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Bhansali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Rammohan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI135937" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14070661" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cailler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Claudel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ivendengani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kostakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11010028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Nourrisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13090202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707158" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612282v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13050089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10050483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurtz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jeschke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-123475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040185" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira-Rosenfeld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/xraystruct.35.57" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaleldin Elagib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashton Brock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goar Mosoyan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Clementelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Delehanty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330438v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rouillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Paul Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Malinge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chien Tsai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119854" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;rault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2017.1360285" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588434" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562484" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562608" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loa&#235;c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050578" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21060794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046195v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikuad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diharce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Foucourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01083" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutadeur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benyamine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delalonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Oliveira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.05.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MB5VL2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00467" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Thompson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhansali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diebold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stolzenburg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casagrande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015546" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taverne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015411" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.102" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.10.019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1TV9PZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.1716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTPBN5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecointe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.02.066" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z68KV4RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.096" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP79X2VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7Z8QGNJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.11.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMR9G4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.077" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTL5L3Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NCWC641-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.12.042" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFM1WJK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HRKJ1DQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9S8C7C3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.04.066" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8C4WD8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben F Tchokouaha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Alexi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169972" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laborie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.07.051" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357759v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laborie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449310v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baldeyrou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lansiaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.04.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJF0J75W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143508v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Chabane" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280491" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01960717v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360701425345" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.09.020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNH6PJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joucla" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357729v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelletier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Diaz T." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.R Belanger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J.R Par&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-112" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415990500493213" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;ger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.04.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPCV7FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443570v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Blairvacq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360500212399" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357727v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357733v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gospodinova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chitanu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carpov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b200295g" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6889EE47D4F95DC47641AC5E02F966661731BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357789v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rees" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908742g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908952g" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456475v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brisset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00004-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKL549PC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357800v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lamazzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357709v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003382" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357768v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaraswamy Emayan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950001419" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28A5412D4A18D7CF4D4B0B0A96A24F49025AAB30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889857v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coudert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(95)00058-G" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M410G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889856v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cs&#237;k" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Ront&#243;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Nocentini" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Averbeck" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1011-1344(94)07015-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35G6ZBJQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889858v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hretani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)90194-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1M9M033-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357706v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Al Neirabeyeh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008053083" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357707v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008051523" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335484v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07390" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335499v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07391" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391097v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383887v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-3-04650" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390455v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390460v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383867v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-2-A010" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379426v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383920v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390779v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378695v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383839v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A004" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390509v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550339v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Destandau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubrzycki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275019v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359918v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2019.22.56" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Nourrisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-3-04650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-2-A010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Destandau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubrzycki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S S Abhinav Ayyadevara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Wertheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Chukinas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Loftus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02575-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04432826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia S Konstntinova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis A Koutentis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A Rakitin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprasad Sivadasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p012.136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Carey-Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Simad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Panchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aya-Bonilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Smolders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2243-4727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Gadiry-Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensuke Ogoshi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2054-0482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2086-3015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F. Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berteina-Raboin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030352" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14070661" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Bhansali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Rammohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI135937" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Campos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Claudel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ivendengani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kostakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11010028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612282v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13050089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707158" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13090202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10050483" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira-Rosenfeld" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/xraystruct.35.57" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaleldin Elagib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashton Brock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goar Mosoyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Clementelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Delehanty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurtz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jeschke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-123475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rouillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061390" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Paul Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Malinge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chien Tsai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;rault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2017.1360285" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588434" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loa&#235;c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050578" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21060794" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562608" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikuad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diharce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Foucourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046211v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01552" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562484" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046152v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501129" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MB5VL2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.05.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutadeur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benyamine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delalonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Oliveira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00467" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Thompson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhansali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diebold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Cook" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stolzenburg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casagrande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015546" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.103" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taverne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015411" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chosson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.096" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP79X2VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.1716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTPBN5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015586v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.02.066" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z68KV4RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7Z8QGNJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997416v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.11.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMR9G4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.077" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTL5L3Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.10.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1TV9PZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HRKJ1DQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NCWC641-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.12.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFM1WJK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018135v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9S8C7C3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben F Tchokouaha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Alexi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169972" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.04.066" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8C4WD8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357759v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laborie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.07.051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaunet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baldeyrou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lansiaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.04.012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJF0J75W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143508v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.023" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laborie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Chabane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280491" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01960717v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevrot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360701425345" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357774v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.09.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNH6PJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158714v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joucla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357729v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelletier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Diaz T." TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.R Belanger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J.R Par&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-112" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357746v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;ger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.04.006" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPCV7FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415990500493213" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443570v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Blairvacq" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360500212399" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357727v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357733v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gospodinova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chitanu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carpov" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b200295g" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6889EE47D4F95DC47641AC5E02F966661731BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357789v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rees" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908742g" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357793v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908952g" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456475v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brisset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00004-6" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKL549PC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357800v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lamazzi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357709v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003382" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357768v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaraswamy Emayan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950001419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28A5412D4A18D7CF4D4B0B0A96A24F49025AAB30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coudert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(95)00058-G" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M410G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889856v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cs&#237;k" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Ront&#243;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Nocentini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Averbeck" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1011-1344(94)07015-6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35G6ZBJQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889858v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hretani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)90194-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1M9M033-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357706v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Al Neirabeyeh" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008053083" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357707v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008051523" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2019.22.56" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>