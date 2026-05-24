--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BESSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of functionalized 2-Cyanobenzothiazoles via Pd-catalyzed Intramolecular C-S Bond Formation to access to Thiazole-fused Tricyclic Quinazolinone Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential bioactive benzo-, pyrido-, or pyrazinothieno[3,2-d]pyrimidin- 4-amine analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7391, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring kinase inhibition properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7390, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et synthèses d'inhibiteurs de la kinase DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de pharmacie de l'Université de Tours, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising DYRK1A inhibitor synthesized by late-stage C-H Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de chimie thérapeutique (JFB, 32, 2018) - Conférences européennes des pharmacochimistes de l'Arc Atlantique (GP2A, 26, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage C-H Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 3, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde, Nov 2017, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-3-04650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Universiteit Leuven (KU), Jun 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Gent, Jun 2017, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff Reaction or Cu- Catalyzed Intramolecular C-S Bond Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 2, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2016, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-2-A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolines as DYRK Kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de pharmacochimie (JFB, 30, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage Sequential C-H Functionalization of Thiazolo[5,4-f]quina-zolin-9(8H)-one: Synthesis of a Library of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Synthetic Organic Chemistry (ECSOC, 20, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio A. Seijas Vázquez (coord.), Nov 2016, [online], Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted C-H arylation of Quinazolin-4-one-type Precursors of Bioactive Heterocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 1, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2015, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-1-A004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin (UVSQ), Sep 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-free Pd/Cu-catalyzed microwave-assisted C-H arylation of quinazolin-4(3H)-ones with aryl iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d'études en chimie organique (SECO, 52, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Morzine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave extraction of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zubrzycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elfakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic innovation days (COSMINNOV, 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Pb2+ ions with nucleic acids building blocks: tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolated Biomolecules and Biomolecular interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A inhibition results in MYC and ERK activation rendering KMT2A-R acute lymphoblastic leukemia cells sensitive to BCL2 inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S S Abhinav Ayyadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Chukinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (5), pp.1078-1089. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-025-02575-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Professor Charles Rees to the development of the chemistry of disulfur dichloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia S Konstntinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis A Koutentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A Rakitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprasad Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Commemorative Issue in Honor of Prof. Alan R. Katritzky and Prof. Charles Rees on the occasion of the 25th anniversary of the first publication of Arkivoc (Archive for Organic Chemistry), 2024 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24820/ark.5550190.p012.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of DYRK1A inhibitors in novel models of Down syndrome acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Carey-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Simad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Panchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aya-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Smolders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazole-fused Tricyclic Quinazolinone Alkaloids and Their Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (09), pp.1485-1497. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2243-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Thiazole-Fused [4,5-g] or [5,4-g]Quinazolin-8-ones and Their Quinazoline Analogues: Synthesis and Biological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.1452. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17111452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyst-Free, Visible-Light-Mediated C–H Perfluoroalkylation of Quinazolin-4(3H)-ones with perfluoroalkyl Iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Gadiry-Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuke Ogoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (21), pp.3670-3684. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2054-0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Access to a New Class of Dual DYRK1A/CLK1 Inhibitors Possessing a Simple Dihydroquinoline Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Peauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Papamicaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Trifunctional Thiazole-Fused Anthranilonitrile and Anthranilic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (20), pp.3263-3271. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2086-3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skills framework integrating professionally relevant medicinal chemistry proficiencies to strengthen the contemporary practice of pharmacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pudlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Synthesis and Therapeutic Potential of Pyrido[2,3-d], [3,2-d], [3,4-d] and [4,3-d]pyrimidine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.352. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15030352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Transition-Metal-Free Late-Stage C-H and N-H Arylation of Heteroarenes Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.661. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14070661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A regulates B cell acute lymphoblastic leukemia through phosphorylation of FOXO1 and STAT3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI135937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Green Solvent Performance on O,S,N-Heterocycles Synthesis: Metal-Free Click Chemistry and Buchwald—Hartwig Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1074. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26041074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Catalyzed C–H Arylation of Fused-Pyrimidinone Derivatives Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Ivendengani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Kinase Inhibition Properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), pp.89. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13050089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Benzo-Fused 11H-Pyrido[2,1-b]quinazolin-11-ones by a Buchwald–Hartwig Coupling/Pyridine Dearomatization Sequence in Eucalyptol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1707158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of Potential Bioactive Benzo-, Pyrido- or Pyrazino-thieno[3,2-d]pyrimidin-4-amine Analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.202. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13090202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaryliodoniums Salts as Coupling Partners for Transition-Metal Catalyzed C- and N-Arylation of Heteroarenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.483. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10050483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of 6,7-Dihydro-5a,7a,13,14-tetraaza-pentaphene-5,8-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira-Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Structure Analysis Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (10), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2116/xraystruct.35.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing a Novel Dyrk1a-Ablim2-MKL1 Regulatory Module in Megakaryocyte Morphogenesis to Enable Scalable Platelet &amp;quot;Pharming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaleldin Elagib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashton Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goar Mosoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Clementelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Delehanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.3250-3250. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-129049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A Is Regulated By Oncogenic KMT2A and Required for Survival of KMT2A-Rearranged Acute Lymphoblastic Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.2742-2742. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-123475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Characterization of 8-Cyclopropyl-2-(pyridin-3-yl)thiazolo[5,4-f]quinazolin-9(8H)-one, a Promising Inhibitor of DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias F. Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.185. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2-Mercapto-(2-Oxoindolin-3-Ylidene)Acetonitriles from 3-(4-Chloro-5H-1,2,3-Dithiazol-5-Ylidene)Indolin-2-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Letribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chérouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.1390. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chromosome 21 Kinase DYRK1A and Its Substrate FOXO1 Constitute a Novel Therapeutic Pathway in B-ALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Heon Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chien Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (S1), pp.548-548. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-119854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-specificity tyrosine phosphorylation-regulated kinase 1A (DYRK1A) inhibitors: a survey of recent patent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1183-1199. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13543776.2017.1360285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage C-H Arylation of Thiazolo[5,4- f ]quinazolin-9(8 H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (20), pp.4615-4622. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazolo[5,4-f]quinazolin-9(8H)-ones as Multi-Target Directed Ligands of Ser/Thr Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (5), pp.578. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21050578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff reaction or Cu- catalyzed intramolecular C-S bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Microwave-Assisted Metal-Catalyzed C-H Functionalization of Heteroarenes for Medicinal Chemistry and Material Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (22), pp.3879-3889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Binding Model of the Methyl 9-Anilinothiazolo[5,4-f] quinazoline-2-carbimidates (EHT 1610 and EHT 5372) Confers High Selectivity for Dual-Specificity Tyrosine Phosphorylation-Regulated Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaikuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (22), pp.10315-10321. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b01083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed and Copper Assisted Regioselective Sequential C2 and C7 Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one with Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (13), pp.3282-3285. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Synthesis of Methyl 4- or 5-Nitro­anthranilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (20), pp.3504-3508. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu/Pd-catalyzed C-2-H arylation of quinazolin-4(3H)-ones with (hetero)aryl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (35), pp.7705-7717. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polyfunctionalized benzo[d]thiazoles as novel anthranilic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (27), pp.4088-4092. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DYRK1A (Dual specificity tyrosine phosphorylation‐regulated kinase 1A) inhibitor for the treatment of Alzheimer's disease: effect on Tau and amyloid pathologies in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-Free Pd-Catalyzed and Copper-Assisted C−H Arylation ofQuinazolin-4-ones with Aryl Iodides under Microwave Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, organic letters, 17 (7), pp.1700-1713. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A controls the transition from proliferation to quiescence during lymphoid development by destabilizing Cyclin D3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stolzenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (6), pp.723-740. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20150002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and molecular modelling studies of 8-arylpyrido[3',2':4,5thieno[3,2-d]pyrimidin-4-amines as multitarget Ser/Thr kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.124-134. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of novel N-(4-phenylthiazol-2-yl)-benzo[d]thiazole-, thiazolo[4,5-b]pyridine-, thiazolo[5,4-b]pyridine- and benzo[d]oxazole-2-carboximidamides inspired by marine topsentines and nortopsentines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (35), pp.5532-5540. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15546-15571. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multistep synthesis of a novel polyfunctionalized benzo[d]thiazole and its thiazolo[5,4-b]pyridine analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (5541-5549), pp.5541-5549. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15411-15439. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient one-pot synthesis of N3-substituted pyrido[2,3-d]-, pyrido[3,4-d]-, pyrido[4,3-d]-pyrimidin-4(3H)-ones, and quinazolin-4(3H)-ones analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (27), pp.3518-3521. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient new synthesis of N-arylbenzo[b]furo[3,2-d]pyrimidin-4-amines and their benzo[b]thieno[3,2-d]pyrimidin-4-amine analogues via a microwave-assisted Dimroth rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (5), pp.1187-1197. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel synthesis of angular thiazolo[5,4-f] and [4,5-h]quinazolines, preparation of their linear thiazolo[4,5-g] and [5,4-g]quinazoline analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (15), pp.3182-3191. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2013.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted [3+2] Cycloaddition and Suzuki-Miyaura Cross-Coupling for a Concise Access to Polyaromatic Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (33), pp.7533-7545. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201301014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-aryl-7-methoxybenzo[b]furo[3,2-d]pyrimidin-4-amines and their N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amine analogues as dual inhibitors of CLK1 and DYRK1A kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki cross-coupling of 5-bromothieno[2,3-b]pyridines for the convenient synthesis of 8-arylpyrido[3',2':4,5]thieno[3,2-d]pyrimidin-4-amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (9), pp.1160-1163. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-substituted pyrido[2',3':4,5]furo[3,2-d]pyrimidin-4-amines and their N-aryl analogues and evaluation of their inhibitory activity against Ser/Thr kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (24), pp.6784-6788. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of N1-alkylation of indoles from the reaction of 2(or 3)-aminoindole-3-(or 2)carbonitriles with DMF-dialkylacetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (25), pp.4916-4925. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25747e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-oxo and 7-hydroxy trifluoroallocolchicinoids with cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (8), pp.2614-2623. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amines and their pyrido and pyrazino analogues as Ser/Thr kinase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.171-183. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 4-aminopyrido[2′,3′:4,5]furo[3,2-d]pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (8), pp.944-947. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Giner Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (27), pp.7725-7727. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc12099a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted thermal decomposition of formamide: a tool for coupling a pyrimidine ring with an aromatic partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (26), pp.4852-4857. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erymildbraedin A and B, two novel cytotoxic dimethylpyrano-isoflavones from the stem bark of Erythrina mildbraedii: evaluation of their activity toward endocrine cancer cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben F Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Alexi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14756360903169972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey S Mikhailichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuryi G Shermolovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-accelerated Dimroth rearrangement for the synthesis of 4-anilino-6-nitroquinazolines. Application to an efficient synthesis of a microtubule destabilizing agent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (25), pp.4495-4502. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-6263. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antitumoral activity of novel thiazolobenzotriazole, thiazoloindolo[3,2-c]quinoline and quinolinoquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Baldeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lansiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.3858-3865. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of alpha-ethoxycarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (45), pp.9180-9187. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-63. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted Synthesis of Novel Thiazolocarbazoles and Evaluation as Potential Anticancer Agents. Part III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjila Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.467-473. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antimicrobial activity of novel quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5), pp.577-583. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360701425345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 9-oxo-thiazolo[5,4-f]quinazoline-2-carbonitrile derivatives as dual cyclin-dependent kinase 1 (CDK1)/glycogen synthase kinase-3 (GSK-3) inhibitors: Synthesis, biological evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (7), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Turecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (45), pp.14916-14917. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of clausine E, mukonine, and koenoline bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Popowycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (16), pp.5615-5619. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2007.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of latonduine derivatives via intramolecular Heck coupling reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Putey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joseph.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.63, 867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of some cubebene derivatives — Diels–Alder adducts and the diene structures of solidago compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Diaz T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.R Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J.R Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.996-1005. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/V07-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 5-substituted indirubins as protein kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (18), pp.6434-43. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolin-9-ones, inhibitors of glycogen synthase kinase-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (13), pp.3419-3423. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 2,3-condensed thieno[2,3- d ]pyrimidin-4-ones via Appel's salt chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415990500493213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antiproliferative activity of novel thiazoloquinazolinone kinases inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360500212399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient solvent-free microwave phosphorylation of microcrystalline cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Gospodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chitanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carpov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (3), pp.220-222. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b200295g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of 2-cyanobenzothiazole, isothiocyanate and cyanoformanilide derivatives of dapsone †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.563-566. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908742g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazoquinolinethiones from 8-aminoquinolines by a novel peri-participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908952g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and H2O2 distributions in the upper water column in the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 147 (1-4), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-(Cyanothioformyl)indoline; a new indoline ring forming reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lamazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Synthesis of 2-Cyanobenzothiazoles from N -Aryliminodithiazoles Under Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2275-2280. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3,1-Benzoxazin-4-ones, 3,1-benzothiazin-4-ones and N-arylcyanothioformamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaraswamy Emayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.1419. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39950001419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a benzodioxinic analog of 8-methoxypsoralen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (11), pp.3197-3204. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(95)00058-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and biological properties of newly synthesized dioxinocoumarin derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Csík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Györgyi Rontó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1011-1344(94)07015-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient synthesis of 5-substituted-6-methoxy or 6-hydroxy-2,3-dihydro-1,4-benzodioxins via lithiated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hretani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49 (7), pp.1421-1430. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(01)90194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Thiofunctionalization-Part 2. 1 an Expedient Synthesis of Aza-Heterocycle/Thiosugar Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Al Neirabeyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (11), pp.1631-1639. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008053083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mild One-Step Procedure for the Synthesis of β-Iodo Epoxides from the Corresponding Epoxy-Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (19), pp.3039-3044. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008051523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in metal-catalyzed C-H functionalization of pyrimidinones, quinazolinones and fused quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Targets in heterocyclic systems : chemistry and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.56, 2018, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/targets.2019.22.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BESSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual-biofilm model: A platform screening for biofilm dispersion activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès National de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A inhibition results in MYC and ERK activation rendering KMT2A-R acute lymphoblastic leukemia cells sensitive to BCL2 inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S S Abhinav Ayyadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Chukinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (5), pp.1078-1089. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-025-02575-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Professor Charles Rees to the development of the chemistry of disulfur dichloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia S Konstntinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis A Koutentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A Rakitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprasad Sivadasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Commemorative Issue in Honor of Prof. Alan R. Katritzky and Prof. Charles Rees on the occasion of the 25th anniversary of the first publication of Arkivoc (Archive for Organic Chemistry), 2024 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24820/ark.5550190.p012.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of DYRK1A inhibitors in novel models of Down syndrome acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Carey-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Simad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Panchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aya-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Smolders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazole-fused Tricyclic Quinazolinone Alkaloids and Their Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (09), pp.1485-1497. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2243-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Thiazole-Fused [4,5-g] or [5,4-g]Quinazolin-8-ones and Their Quinazoline Analogues: Synthesis and Biological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.1452. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17111452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyst-Free, Visible-Light-Mediated C–H Perfluoroalkylation of Quinazolin-4(3H)-ones with perfluoroalkyl Iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Gadiry-Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuke Ogoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (21), pp.3670-3684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2054-0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Access to a New Class of Dual DYRK1A/CLK1 Inhibitors Possessing a Simple Dihydroquinoline Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Peauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Papamicaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Trifunctional Thiazole-Fused Anthranilonitrile and Anthranilic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (20), pp.3263-3271. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2086-3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skills framework integrating professionally relevant medicinal chemistry proficiencies to strengthen the contemporary practice of pharmacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pudlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (2), pp.176-186. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Synthesis and Therapeutic Potential of Pyrido[2,3-d], [3,2-d], [3,4-d] and [4,3-d]pyrimidine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.352. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15030352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Green Solvent Performance on O,S,N-Heterocycles Synthesis: Metal-Free Click Chemistry and Buchwald—Hartwig Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1074. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26041074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Transition-Metal-Free Late-Stage C-H and N-H Arylation of Heteroarenes Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.661. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14070661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A regulates B cell acute lymphoblastic leukemia through phosphorylation of FOXO1 and STAT3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI135937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Catalyzed C–H Arylation of Fused-Pyrimidinone Derivatives Using Diaryliodonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Ivendengani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kostakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Kinase Inhibition Properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), pp.89. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13050089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Benzo-Fused 11H-Pyrido[2,1-b]quinazolin-11-ones by a Buchwald–Hartwig Coupling/Pyridine Dearomatization Sequence in Eucalyptol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Berteina-Raboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1707158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of Potential Bioactive Benzo-, Pyrido- or Pyrazino-thieno[3,2-d]pyrimidin-4-amine Analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.202. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13090202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaryliodoniums Salts as Coupling Partners for Transition-Metal Catalyzed C- and N-Arylation of Heteroarenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.483. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10050483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing a Novel Dyrk1a-Ablim2-MKL1 Regulatory Module in Megakaryocyte Morphogenesis to Enable Scalable Platelet &amp;quot;Pharming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaleldin Elagib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashton Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goar Mosoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Clementelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Delehanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.3250-3250. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-129049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of 6,7-Dihydro-5a,7a,13,14-tetraaza-pentaphene-5,8-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira-Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Structure Analysis Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (10), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2116/xraystruct.35.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A Is Regulated By Oncogenic KMT2A and Required for Survival of KMT2A-Rearranged Acute Lymphoblastic Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Wertheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134 (S1), pp.2742-2742. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-123475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Characterization of 8-Cyclopropyl-2-(pyridin-3-yl)thiazolo[5,4-f]quinazolin-9(8H)-one, a Promising Inhibitor of DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias F. Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.185. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2-Mercapto-(2-Oxoindolin-3-Ylidene)Acetonitriles from 3-(4-Chloro-5H-1,2,3-Dithiazol-5-Ylidene)Indolin-2-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Letribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chérouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.1390. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chromosome 21 Kinase DYRK1A and Its Substrate FOXO1 Constitute a Novel Therapeutic Pathway in B-ALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malini Rammohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Heon Paul Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chien Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (S1), pp.548-548. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-119854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-specificity tyrosine phosphorylation-regulated kinase 1A (DYRK1A) inhibitors: a survey of recent patent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1183-1199. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13543776.2017.1360285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage C-H Arylation of Thiazolo[5,4- f ]quinazolin-9(8 H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (20), pp.4615-4622. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Microwave-Assisted Metal-Catalyzed C-H Functionalization of Heteroarenes for Medicinal Chemistry and Material Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (22), pp.3879-3889. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Binding Model of the Methyl 9-Anilinothiazolo[5,4-f] quinazoline-2-carbimidates (EHT 1610 and EHT 5372) Confers High Selectivity for Dual-Specificity Tyrosine Phosphorylation-Regulated Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaikuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (22), pp.10315-10321. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b01083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff reaction or Cu- catalyzed intramolecular C-S bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thiazolo[5,4-f]quinazolin-9(8H)-ones as Multi-Target Directed Ligands of Ser/Thr Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (5), pp.578. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21050578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed and Copper Assisted Regioselective Sequential C2 and C7 Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one with Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (13), pp.3282-3285. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Synthesis of Methyl 4- or 5-Nitro­anthranilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (20), pp.3504-3508. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1562484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DYRK1A (Dual specificity tyrosine phosphorylation‐regulated kinase 1A) inhibitor for the treatment of Alzheimer's disease: effect on Tau and amyloid pathologies in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polyfunctionalized benzo[d]thiazoles as novel anthranilic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (27), pp.4088-4092. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu/Pd-catalyzed C-2-H arylation of quinazolin-4(3H)-ones with (hetero)aryl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (35), pp.7705-7717. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-Free Pd-Catalyzed and Copper-Assisted C−H Arylation ofQuinazolin-4-ones with Aryl Iodides under Microwave Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, organic letters, 17 (7), pp.1700-1713. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYRK1A controls the transition from proliferation to quiescence during lymphoid development by destabilizing Cyclin D3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bhansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stolzenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (6), pp.723-740. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20150002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and molecular modelling studies of 8-arylpyrido[3',2':4,5thieno[3,2-d]pyrimidin-4-amines as multitarget Ser/Thr kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.124-134. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of novel N-(4-phenylthiazol-2-yl)-benzo[d]thiazole-, thiazolo[4,5-b]pyridine-, thiazolo[5,4-b]pyridine- and benzo[d]oxazole-2-carboximidamides inspired by marine topsentines and nortopsentines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (35), pp.5532-5540. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15546-15571. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multistep synthesis of a novel polyfunctionalized benzo[d]thiazole and its thiazolo[5,4-b]pyridine analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (5541-5549), pp.5541-5549. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Thiazolo[5,4-f]quinazolines as DYRK1A Inhibitors, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15411-15439. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel synthesis of angular thiazolo[5,4-f] and [4,5-h]quinazolines, preparation of their linear thiazolo[4,5-g] and [5,4-g]quinazoline analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (15), pp.3182-3191. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2013.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient new synthesis of N-arylbenzo[b]furo[3,2-d]pyrimidin-4-amines and their benzo[b]thieno[3,2-d]pyrimidin-4-amine analogues via a microwave-assisted Dimroth rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (5), pp.1187-1197. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient one-pot synthesis of N3-substituted pyrido[2,3-d]-, pyrido[3,4-d]-, pyrido[4,3-d]-pyrimidin-4(3H)-ones, and quinazolin-4(3H)-ones analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (27), pp.3518-3521. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted [3+2] Cycloaddition and Suzuki-Miyaura Cross-Coupling for a Concise Access to Polyaromatic Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (33), pp.7533-7545. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201301014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-aryl-7-methoxybenzo[b]furo[3,2-d]pyrimidin-4-amines and their N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amine analogues as dual inhibitors of CLK1 and DYRK1A kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki cross-coupling of 5-bromothieno[2,3-b]pyridines for the convenient synthesis of 8-arylpyrido[3',2':4,5]thieno[3,2-d]pyrimidin-4-amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (9), pp.1160-1163. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.12.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-substituted pyrido[2',3':4,5]furo[3,2-d]pyrimidin-4-amines and their N-aryl analogues and evaluation of their inhibitory activity against Ser/Thr kinases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (24), pp.6784-6788. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Meyers' lactamization methodology: en route to bi(hetero)aryl structures with defined axial chirality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Postikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ich Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (16), pp.8191-8197. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo401259w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of N1-alkylation of indoles from the reaction of 2(or 3)-aminoindole-3-(or 2)carbonitriles with DMF-dialkylacetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (25), pp.4916-4925. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ob25747e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-oxo and 7-hydroxy trifluoroallocolchicinoids with cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (8), pp.2614-2623. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of N-arylbenzo[b]thieno[3,2-d]pyrimidin-4-amines and their pyrido and pyrazino analogues as Ser/Thr kinase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.171-183. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 4-aminopyrido[2′,3′:4,5]furo[3,2-d]pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (8), pp.944-947. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted thermal decomposition of formamide: a tool for coupling a pyrimidine ring with an aromatic partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (26), pp.4852-4857. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Giner Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (27), pp.7725-7727. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc12099a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erymildbraedin A and B, two novel cytotoxic dimethylpyrano-isoflavones from the stem bark of Erythrina mildbraedii: evaluation of their activity toward endocrine cancer cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben F Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Alexi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexios-Leandros Skaltsounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14756360903169972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey S Mikhailichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuryi G Shermolovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-accelerated Dimroth rearrangement for the synthesis of 4-anilino-6-nitroquinazolines. Application to an efficient synthesis of a microtubule destabilizing agent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Foucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (25), pp.4495-4502. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antitumoral activity of novel thiazolobenzotriazole, thiazoloindolo[3,2-c]quinoline and quinolinoquinoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Baldeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lansiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.3858-3865. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-6263. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of alpha-ethoxycarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (45), pp.9180-9187. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and kinase inhibitory activity of novel substituted indigoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp.6257-63. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted Synthesis of Novel Thiazolocarbazoles and Evaluation as Potential Anticancer Agents. Part III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjila Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.467-473. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antimicrobial activity of novel quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5), pp.577-583. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360701425345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 9-oxo-thiazolo[5,4-f]quinazoline-2-carbonitrile derivatives as dual cyclin-dependent kinase 1 (CDK1)/glycogen synthase kinase-3 (GSK-3) inhibitors: Synthesis, biological evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (7), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Turecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (45), pp.14916-14917. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of clausine E, mukonine, and koenoline bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Popowycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (16), pp.5615-5619. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2007.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of latonduine derivatives via intramolecular Heck coupling reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Putey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joseph.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.63, 867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of some cubebene derivatives — Diels–Alder adducts and the diene structures of solidago compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Diaz T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.R Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J.R Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.996-1005. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/V07-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 5-substituted indirubins as protein kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (18), pp.6434-43. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolin-9-ones, inhibitors of glycogen synthase kinase-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (13), pp.3419-3423. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 2,3-condensed thieno[2,3- d ]pyrimidin-4-ones via Appel's salt chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415990500493213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the antiproliferative activity of novel thiazoloquinazolinone kinases inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Blairvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360500212399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient solvent-free microwave phosphorylation of microcrystalline cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Gospodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chitanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carpov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (3), pp.220-222. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b200295g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of 2-cyanobenzothiazole, isothiocyanate and cyanoformanilide derivatives of dapsone †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.563-566. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908742g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazoquinolinethiones from 8-aminoquinolines by a novel peri-participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a908952g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-(Cyanothioformyl)indoline; a new indoline ring forming reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lamazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and H2O2 distributions in the upper water column in the Indian sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 147 (1-4), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Synthesis of 2-Cyanobenzothiazoles from N -Aryliminodithiazoles Under Microwave Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2275-2280. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3,1-Benzoxazin-4-ones, 3,1-benzothiazin-4-ones and N-arylcyanothioformamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaraswamy Emayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.1419. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C39950001419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a benzodioxinic analog of 8-methoxypsoralen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (11), pp.3197-3204. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(95)00058-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and biological properties of newly synthesized dioxinocoumarin derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Csík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Györgyi Rontó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1011-1344(94)07015-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient synthesis of 5-substituted-6-methoxy or 6-hydroxy-2,3-dihydro-1,4-benzodioxins via lithiated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hretani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49 (7), pp.1421-1430. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(01)90194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Thiofunctionalization-Part 2. 1 an Expedient Synthesis of Aza-Heterocycle/Thiosugar Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Al Neirabeyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (11), pp.1631-1639. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008053083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mild One-Step Procedure for the Synthesis of β-Iodo Epoxides from the Corresponding Epoxy-Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (19), pp.3039-3044. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919008051523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of functionalized 2-Cyanobenzothiazoles via Pd-catalyzed Intramolecular C-S Bond Formation to access to Thiazole-fused Tricyclic Quinazolinone Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacheco-Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential bioactive benzo-, pyrido-, or pyrazinothieno[3,2-d]pyrimidin- 4-amine analogs of MPC-6827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7391, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring kinase inhibition properties of 9H-pyrimido[5,4-b]- and [4,5-b]indol-4-amine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Loidreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI; Pharmaceuticals, Nov 2020, Sciforum.net, France. pp.7390, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc2020-07390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et synthèses d'inhibiteurs de la kinase DYRK1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de pharmacie de l'Université de Tours, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising DYRK1A inhibitor synthesized by late-stage C-H Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de chimie thérapeutique (JFB, 32, 2018) - Conférences européennes des pharmacochimistes de l'Arc Atlantique (GP2A, 26, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katholieke Universiteit Leuven (KU), Jun 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of DYRK's family kinases inhibitors against neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Gent, Jun 2017, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage C-H Arylation of Thiazolo[5,4-f]quinazolin-9(8H)-one Backbone: Synthesis of an Array of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 3, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde, Nov 2017, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-3-04650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bioactive 2-(arylamino)thiazolo[5,4-f]-quinazolin-9-ones via the Hügershoff Reaction or Cu- Catalyzed Intramolecular C-S Bond Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubouilh-Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 2, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2016, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-2-A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiazolo[5,4-f]quinazolines as DYRK Kinases inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-belges de pharmacochimie (JFB, 30, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Stage Sequential C-H Functionalization of Thiazolo[5,4-f]quina-zolin-9(8H)-one: Synthesis of a Library of Potential Kinase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Couly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Synthetic Organic Chemistry (ECSOC, 20, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julio A. Seijas Vázquez (coord.), Nov 2016, [online], Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-free Pd/Cu-catalyzed microwave-assisted C-H arylation of quinazolin-4(3H)-ones with aryl iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d'études en chimie organique (SECO, 52, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Morzine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin (UVSQ), Sep 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted C-H arylation of Quinazolin-4-one-type Precursors of Bioactive Heterocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 1, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2015, [online], Belgium. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecmc-1-A004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinase inhibitors and microwave-assisted chemistry, a nice story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave extraction of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zubrzycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elfakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic innovation days (COSMINNOV, 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Pb2+ ions with nucleic acids building blocks: tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolated Biomolecules and Biomolecular interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in metal-catalyzed C-H functionalization of pyrimidinones, quinazolinones and fused quinazolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Targets in heterocyclic systems : chemistry and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.56, 2018, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/targets.2019.22.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Nourrisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-3-04650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-2-A010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Destandau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubrzycki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S S Abhinav Ayyadevara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Wertheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Chukinas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Loftus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02575-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04432826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia S Konstntinova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis A Koutentis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A Rakitin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprasad Sivadasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p012.136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Carey-Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Simad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Panchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aya-Bonilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Smolders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2243-4727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Gadiry-Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensuke Ogoshi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2054-0482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2086-3015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F. Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berteina-Raboin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030352" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14070661" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Bhansali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Rammohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI135937" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Campos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Claudel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ivendengani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kostakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11010028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612282v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13050089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707158" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13090202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10050483" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira-Rosenfeld" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/xraystruct.35.57" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaleldin Elagib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashton Brock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goar Mosoyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Clementelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Delehanty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurtz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jeschke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-123475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rouillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061390" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Paul Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Malinge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chien Tsai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;rault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2017.1360285" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588434" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loa&#235;c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050578" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21060794" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562608" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikuad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diharce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Foucourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046211v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01552" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562484" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046152v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501129" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MB5VL2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.05.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutadeur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benyamine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delalonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Oliveira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00467" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Thompson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhansali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diebold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Cook" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stolzenburg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casagrande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015546" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.103" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taverne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015411" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chosson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.096" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP79X2VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.1716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTPBN5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015586v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.02.066" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z68KV4RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7Z8QGNJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997416v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.11.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMR9G4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.077" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTL5L3Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.10.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1TV9PZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HRKJ1DQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NCWC641-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.12.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFM1WJK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018135v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9S8C7C3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben F Tchokouaha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Alexi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169972" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.04.066" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8C4WD8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357759v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laborie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.07.051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaunet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baldeyrou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lansiaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.04.012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJF0J75W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143508v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.023" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laborie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967795v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Chabane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280491" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01960717v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevrot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360701425345" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357774v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.09.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNH6PJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158714v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joucla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357729v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelletier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Diaz T." TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.R Belanger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J.R Par&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-112" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357746v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;ger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.04.006" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPCV7FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415990500493213" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443570v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Blairvacq" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360500212399" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357727v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357733v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gospodinova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chitanu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carpov" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b200295g" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6889EE47D4F95DC47641AC5E02F966661731BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357789v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rees" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908742g" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357793v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908952g" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456475v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brisset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00004-6" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKL549PC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357800v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lamazzi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357709v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003382" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357768v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaraswamy Emayan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950001419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28A5412D4A18D7CF4D4B0B0A96A24F49025AAB30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coudert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(95)00058-G" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M410G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889856v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cs&#237;k" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Ront&#243;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Nocentini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Averbeck" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1011-1344(94)07015-6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35G6ZBJQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889858v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hretani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)90194-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1M9M033-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357706v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Al Neirabeyeh" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008053083" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357707v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008051523" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2019.22.56" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620479v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S S Abhinav Ayyadevara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Wertheim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Gaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Chukinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Loftus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02575-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04432826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia S Konstntinova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis A Koutentis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A Rakitin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprasad Sivadasan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24820/ark.5550190.p012.136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Carey-Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Simad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Panchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aya-Bonilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Smolders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2243-4727" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacheco-Benichou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17111452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Gadiry-Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensuke Ogoshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2054-0482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04421061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2086-3015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decombat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F. Campos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berteina-Raboin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Campos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Claudel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14070661" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Bhansali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Rammohan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI135937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03117643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ivendengani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kostakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11010028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612282v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Nourrisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13050089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13090202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10050483" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaleldin Elagib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashton Brock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goar Mosoyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Clementelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Delehanty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira-Rosenfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/xraystruct.35.57" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jeschke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-123475" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040185" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rouillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Paul Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Malinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chien Tsai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119854" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2017.1360285" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562608" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikuad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diharce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Foucourt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loa&#235;c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21060794" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050578" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01552" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562484" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutadeur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benyamine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delalonde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.05.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MB5VL2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00467" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Thompson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhansali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diebold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Cook" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stolzenburg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.038" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.102" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casagrande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.103" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135223v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taverne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecointe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chosson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.02.066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z68KV4RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.1716" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTPBN5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015451v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.096" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP79X2VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7Z8QGNJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.11.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMR9G4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015472v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.12.077" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTL5L3Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.10.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1TV9PZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Postikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wightman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ich Tuan Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401259w" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.043" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HRKJ1DQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NCWC641-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.12.042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFM1WJK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018135v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9S8C7C3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben F Tchokouaha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Alexi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios-Leandros Skaltsounis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169972" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020796v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.04.066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8C4WD8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baldeyrou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lansiaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.04.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJF0J75W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laborie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.07.051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laborie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Chabane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280491" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01960717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Pereira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevrot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360701425345" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357774v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.09.020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNH6PJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joucla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357729v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankowski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelletier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Diaz T." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.R Belanger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J.R Par&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-112" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357746v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;ger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.04.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPCV7FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357738v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415990500493213" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443570v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Blairvacq" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360500212399" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357727v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gospodinova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chitanu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carpov" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b200295g" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6889EE47D4F95DC47641AC5E02F966661731BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357789v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rees" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908742g" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357793v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908952g" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357800v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Guillaumet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lamazzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00456475v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brisset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00004-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKL549PC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357709v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003382" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357768v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaraswamy Emayan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39950001419" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28A5412D4A18D7CF4D4B0B0A96A24F49025AAB30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coudert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(95)00058-G" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B60M410G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889856v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cs&#237;k" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Ront&#243;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Nocentini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Averbeck" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1011-1344(94)07015-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35G6ZBJQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889858v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hretani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)90194-2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1M9M033-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Al Neirabeyeh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008053083" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919008051523" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560606v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620311v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335499v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07391" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335484v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc2020-07390" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391097v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384759v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390455v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390460v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383887v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-3-04650" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-2-A010" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379426v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383920v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378695v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390779v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383839v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390509v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550339v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Destandau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubrzycki" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275019v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/targets.2019.22.56" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>