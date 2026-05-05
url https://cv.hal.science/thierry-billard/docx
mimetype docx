--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -415,51 +415,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A Leroux</w:t>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (72), pp.e02465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -857,507 +857,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey into trifluoromethylchalcogenation: some reagents from Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (G1), pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811333v1</w:t>
+                <w:t xml:space="preserve">hal-04781579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey into trifluoromethylchalcogenation: some reagents from Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (G1), pp.217-226. </w:t>
+              <w:t xml:space="preserve">Neuroscience Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781579v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Power of Acyl Fluorides: A Comprehensive Guide to Synthesis and Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenylseleno trifluoromethoxylation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Decourt</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400142⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.2434-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591439v1</w:t>
+                <w:t xml:space="preserve">hal-04711420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylseleno trifluoromethoxylation of alkenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the Power of Acyl Fluorides: A Comprehensive Guide to Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.2434-2441. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (18), pp.e202400142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711420v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Study of Thiocarbamoyl Fluorides: Synthesis and Properties</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,325 +1990,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Trifluoromethylselenolation of Activated Alkyl Halides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vinylic Trifluoromethylselenolation via Pd‐Catalyzed C−H Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+                <w:t xml:space="preserve">Jordan Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Tlili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (19), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834330v1</w:t>
+                <w:t xml:space="preserve">hal-03784203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinylic Trifluoromethylselenolation via Pd‐Catalyzed C−H Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Trifluoromethylselenolation of Activated Alkyl Halides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Vigier</w:t>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784203v1</w:t>
+                <w:t xml:space="preserve">hal-03834330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Carbamoyl Fluoride: Synthesis, Properties and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Reactivity and Activation Modes of Fluoroalkyl Thiosulfonates and Selenosulfonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2751,680 +2751,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.132458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407570v1</w:t>
+                <w:t xml:space="preserve">hal-03517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.132458. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517915v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent free nucleophilic selenocyanation with [bmim][SeCN]. Direct access to perfluoroalkylselenide compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud De-Zordo Banliat</w:t>
+                <w:t xml:space="preserve">Arnaud de Zordo‐banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grollier</w:t>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 101, pp.132507. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (19), pp.6028-6033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834344v1</w:t>
+                <w:t xml:space="preserve">hal-03407531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic Trifluoromethylselenolation via Pd-catalyzed C-H functionalization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Solvent free nucleophilic selenocyanation with [bmim][SeCN]. Direct access to perfluoroalkylselenide compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud De-Zordo Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202102121⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.132507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407550v1</w:t>
+                <w:t xml:space="preserve">hal-03834344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
+                <w:t xml:space="preserve">Aromatic Trifluoromethylselenolation via Pd-catalyzed C-H functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (19), pp.6028-6033. </w:t>
+              <w:t xml:space="preserve">, 2021, 27 (50), pp.12910-12916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407531v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
               </w:r>
@@ -3449,64 +3449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 100, pp.132498. </w:t>
@@ -3544,51 +3544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Stable “Trifluoromethoxide Anion Solution” Arising from 2,4‐Dinitro‐Trifluoromethoxybenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,908 +3596,908 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (64), pp.15986-15991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202102809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.3032 - 3037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.16.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (1), pp.220-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (10), pp.1559-1566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Approaches to Fluoroalkyltelluryl-Substituted Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (45), pp.6943-6954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202000839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Compatible Access to α‐Trifluoromethylseleno‐Enones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Emery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,2577 +4519,2573 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Visible-Light Catalysis for the Direct Late-Stage Group-16-Trifluoromethyl Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (26), pp.6482-6495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201806234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Myelin Radiotracers in the Lysolecithin Rat Model of Focal Demyelination: Beware of Pitfalls!</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9294586⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (14), pp.2865-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278818v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">11 C-Labeling: Intracyclic Incorporation of Carbon-11 into Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cadarossanesaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Iecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (41), pp.6968-6972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008849v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11 C-Labeling: Intracyclic Incorporation of Carbon-11 into Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Liger</w:t>
+                <w:t xml:space="preserve">Evaluation of Myelin Radiotracers in the Lysolecithin Rat Model of Focal Demyelination: Beware of Pitfalls!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cadarossanesaib</w:t>
+                <w:t xml:space="preserve">Gaëlle Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Iecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Bars</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901386⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Use of Animal Models in Molecular Imaging, 2019, pp.9294586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9294586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382036v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogen OCF 3 Isosteres Modulate Drug Properties without Introducing Inherent Liabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (17), pp.1586-1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201900452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difluoro(aryl)(perfluoroalkyl)‐λ 4 ‐sulfanes and Selanes: Missing Links of Trichloroisocyanuric Acid/Potassium Fluoride Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Brüning</w:t>
+                <w:t xml:space="preserve">Cody Ross Pitts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cody Ross Pitts</w:t>
+                <w:t xml:space="preserve">Jorna Kalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorna Kalim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dustin Bornemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (52), pp.18937-18941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201910594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Evaluation of [18F]2FP3 in pigs and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus Magnussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlcr.3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106887v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of [18F]2FP3 in pigs and non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janus Magnussen</w:t>
+                <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jlcr.3692⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (07), pp.777-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109621v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umpolung Reactivity of Fluoroalkylselenotoluenesulfonates: Towards a Versatile Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kataria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajoc.201900027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorous l -Carbidopa Precursors: Highly Enantioselective Synthesis and Computational Prediction of Bioactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Granados</w:t>
+                <w:t xml:space="preserve">Anna Del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Del Olmo</w:t>
+                <w:t xml:space="preserve">Francesca Peccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariona Sodupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (1), pp.303-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective remote C H fluoroalkylselenolation of 8-aminoquinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anfal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74 (45), pp.6521-6526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2018.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Mediated Metal-Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (36), pp.11781 - 11785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleophilic trifluoromethylthiolation of organoselenocyanates with trifluoromethanesulfenamide reagent: Access to CF3SSe-containing compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+                <w:t xml:space="preserve">Camille Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Alexandre D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210, pp.112-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metal-Free Route to Heterocyclic Trifluoromethyl- and Fluoroalkylselenolated Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermal Ismalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.56-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955442v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.3153-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691091v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct α-C-H Trifluoromethylselenolation of Carbonyl Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (27-28), pp.3680-3683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201800237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (71), pp.9909 - 9912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CC05256E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible‐Light‐Mediated Metal‐Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Synthetic Approaches to Trifluoromethylselenolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (15), pp.3659-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093873v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Reactivity of Trifluoromethyl Tolueneselenosulfonate with Alkynes under Copper Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.97-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7117,1122 +7113,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Approaches to Trifluoromethylselenolated Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (15), pp.3659-3670. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201704637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382034v1</w:t>
+                <w:t xml:space="preserve">hal-02107028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Colom</w:t>
+                <w:t xml:space="preserve">Trifluoromethyl‐ and Fluoroalkylselenolations of Alkynyl Copper(I) Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (42), pp.10013-10016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107028v1</w:t>
+                <w:t xml:space="preserve">hal-04409412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethyl‐ and Fluoroalkylselenolations of Alkynyl Copper(I) Compounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inside Back Cover: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. Int. Ed. 1/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702028⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.417 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201611312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409412v1</w:t>
+                <w:t xml:space="preserve">hal-01610196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. Int. Ed. 1/2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201611312⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610196v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophilic trifluoromethylselenolation of terminal alkynes with Se -(trifluoromethyl) 4-methylbenzenesulfonoselenoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2626-2630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689748v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic trifluoromethylselenolation of terminal alkynes with Se -(trifluoromethyl) 4-methylbenzenesulfonoselenoate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Trifluoromethylselenolation and Fluoroalkylselenolation of Alkenes by Electrophilic Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.2626-2630. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3812-3814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409417v1</w:t>
+                <w:t xml:space="preserve">hal-04409410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethylselenolation and Fluoroalkylselenolation of Alkenes by Electrophilic Addition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Electrophilic Trifluoromethylselenolation of Boronic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3812-3814. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tri- and Di-Fluoromethylation and Tri- and Di-Fluoromethylchalcogenation Reactions, 22 (5), pp.833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22050833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409410v1</w:t>
+                <w:t xml:space="preserve">hal-04409404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic Trifluoromethylselenolation of Boronic Acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Tlili</w:t>
+                <w:t xml:space="preserve">Generation of the SCF3 radical by photoredox catalysis: Intra- and intermolecular carbotrifluoromethylthiolation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22050833⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (18), pp.4282-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409404v1</w:t>
+                <w:t xml:space="preserve">hal-01606062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the SCF3 radical by photoredox catalysis: Intra- and intermolecular carbotrifluoromethylthiolation of alkenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (18), pp.4282-4286. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (1), pp.175 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201609574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606062v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
               </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
@@ -8346,1058 +8346,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innenrücktitelbild: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. 1/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+                <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 129 (1), pp.175 - 178. </w:t>
+              <w:t xml:space="preserve">, 2017, 129 (1), pp.429 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201609574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201611312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598373v1</w:t>
+                <w:t xml:space="preserve">hal-01610193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innenrücktitelbild: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. 1/2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-catalyzed perfluoroalkylthiolation of alkynes with perfluoroalkanesulfenamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129 (1), pp.429 - 429. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (29), pp.10230-10234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201611312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610193v1</w:t>
+                <w:t xml:space="preserve">hal-01484732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed perfluoroalkylthiolation of alkynes with perfluoroalkanesulfenamides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Metal-free direct nucleophilic perfluoroalkylthiolation with perfluoroalkanesulfenamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Azalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.428-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201600003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201601338⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01484732v1</w:t>
+                <w:t xml:space="preserve">hal-01313903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free direct nucleophilic perfluoroalkylthiolation with perfluoroalkanesulfenamides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Metal-free direct dehydroxytri-fluoromethylthiolation of alcohols via the umpolung reactivity of trifluoromethanesulfenamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (11), pp.1955-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201600003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313903v1</w:t>
+                <w:t xml:space="preserve">hal-01313146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free direct dehydroxytri-fluoromethylthiolation of alcohols via the umpolung reactivity of trifluoromethanesulfenamides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agonist and antagonist bind differently to 5-HT1A recptors during Alzheimer's disease : a post-mortem study with PET radiopharmaceutical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600197⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313146v1</w:t>
+                <w:t xml:space="preserve">hal-01484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonist and antagonist bind differently to 5-HT1A recptors during Alzheimer's disease : a post-mortem study with PET radiopharmaceutical</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multigram scale syntheses of first and second generation of trifluoromethanesulfenamide reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.960-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484762v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigram scale syntheses of first and second generation of trifluoromethanesulfenamide reagents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Direct ectrophilic (Benzenesulfonyl)difluoromethylthiolation with a shelf-stable reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ismalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (15), pp.4790-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484781v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct ectrophilic (Benzenesulfonyl)difluoromethylthiolation with a shelf-stable reagent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Billard</w:t>
+                <w:t xml:space="preserve">Benzyltrifluoromethyl (or Fluoroalkyl) selenide : reagent for electrophilic trifluoromethyl (or fluoroalkyl) selenolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (18), pp.8268-8275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313893v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic approaches to trifluoromethoxy-substituted compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,2688 +9433,2584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzyltrifluoromethyl (or Fluoroalkyl) selenide : reagent for electrophilic trifluoromethyl (or fluoroalkyl) selenolation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct [ 11 C]Methylation of Amines from [11C]CO 2 for the Synthesis of PET Radiotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ture Eijsbouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cadarossanesaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01344⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (29), pp.6434-6438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484715v1</w:t>
+                <w:t xml:space="preserve">hal-03719209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct [ 11 C]Methylation of Amines from [11C]CO 2 for the Synthesis of PET Radiotracers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mild and soft catalyzed trifluoromethylthiolation of boronic acids : the crucial role of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (29), pp.6434-6438. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (42), pp.14694-14698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719209v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild and soft catalyzed trifluoromethylthiolation of boronic acids : the crucial role of water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">First and second generation of trifluoromethanesulfenamide reagent : a trifluoromethylthiolating comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2015.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502338⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313928v1</w:t>
+                <w:t xml:space="preserve">hal-01313914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second generation of trifluoromethanesulfenamide reagent : a trifluoromethylthiolating comparison</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393-394, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2015.06.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313914v1</w:t>
+                <w:t xml:space="preserve">hal-01313987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid-catalyzed synthesis of α-trifluoromethylthiolated carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (21), pp.4607-4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313987v1</w:t>
+                <w:t xml:space="preserve">hal-01313958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-catalyzed synthesis of α-trifluoromethylthiolated carbonyl compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Bars</w:t>
+                <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500710⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313958v1</w:t>
+                <w:t xml:space="preserve">hal-01128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léon Tremblay</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.930-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128421v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (10), pp.930-934. </w:t>
+              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (10), pp.955-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128433v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PET radiotracers for molecular imaging of serotonin 5-HT1A receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128444v1</w:t>
+                <w:t xml:space="preserve">hal-00947714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET radiotracers for molecular imaging of serotonin 5-HT1A receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Molecular imaging of the serotonin 5-HT7 receptors: from autoradiography to positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/revneuro-2014-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00947714v1</w:t>
+                <w:t xml:space="preserve">hal-00947703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging of the serotonin 5-HT7 receptors: from autoradiography to positron emission tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/revneuro-2014-0003⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (41), pp.10814-10817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947703v1</w:t>
+                <w:t xml:space="preserve">hal-00948085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiosynthesis and Preclinical Evaluation of 18F-F13714 as a Fluorinated 5-HT1A Receptor Agonist Radioligand for PET Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (6), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.111.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948085v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosynthesis and Preclinical Evaluation of 18F-F13714 as a Fluorinated 5-HT1A Receptor Agonist Radioligand for PET Neuroimaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2,2'-Bipyridine-3,3'-dicarboxylic carbohydrate esters and amides. Synthesis and preliminary evaluation as ligands in Cu(II)-catalysed enantioselective electrophilic fluorination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Billard</w:t>
+                <w:t xml:space="preserve">Aurélie Assalita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lancelot</w:t>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard R. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.111.101212⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (5), pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821174v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2'-Bipyridine-3,3'-dicarboxylic carbohydrate esters and amides. Synthesis and preliminary evaluation as ligands in Cu(II)-catalysed enantioselective electrophilic fluorination.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of [18F]N-[2-(1-[(4-fluorophenyl)sulfonyl]-1H-indol-4-yloxy)ethyl]-N,N-dimethylamine as a potential 5-HT6 PET antagonist,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Queneau</w:t>
+                <w:t xml:space="preserve">S. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Daoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuc. Med. Biol.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01305046v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of [18F]N-[2-(1-[(4-fluorophenyl)sulfonyl]-1H-indol-4-yloxy)ethyl]-N,N-dimethylamine as a potential 5-HT6 PET antagonist,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trifluoromethanesulfinic Acid Derivatives as Nucleophilic Trifluoromethylating Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lemoine</w:t>
+                <w:t xml:space="preserve">David Inschauspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Daoust</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuc. Med. Biol.,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.0233-0235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-36788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171079v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoride-assisted trifluoromethylation of aromatic thiones with (trifluoromethyl)trimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large-Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 124 (2), pp.147 - 149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1139(03)00203-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethanesulfinic Acid Derivatives as Nucleophilic Trifluoromethylating Reagents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+                <w:t xml:space="preserve">Telomerization of vinylidene fluoride with alkyl (or aryl) trifluoromethanethiosulfonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.0233-0235. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (24), pp.4538-4549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2003-36788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.10535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639867v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerization of vinylidene fluoride with alkyl (or aryl) trifluoromethanethiosulfonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophilic Trifluoromethylation of Vinyl Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard R. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Langlois</w:t>
+                <w:t xml:space="preserve">Sophie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roidot-Perol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.10535⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 153 (1), pp.323 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426509908546452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083918v1</w:t>
+                <w:t xml:space="preserve">hal-01800163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic Trifluoromethylation of Vinyl Sulfides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Trifluoromethyl Selenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Roidot-Perol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 153 (1), pp.323 - 324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426509908546452⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 136 (1), pp.521 - 524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426509808545987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800163v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Trifluoromethyl Selenides</w:t>
+                <w:t xml:space="preserve">Preparation of trifluoromethyl sulfides or selenides from trifluoromethyl trimethylsilane and thiocyanates or selenocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (1), pp.65 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02216-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426509808545987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800167v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of trifluoromethyl sulfides or selenides from trifluoromethyl trimethylsilane and thiocyanates or selenocyanates</w:t>
+                <w:t xml:space="preserve">A New Route to Thio- and Selenosulfonates from Disulfides and Diselenides. Application to the Synthesis of New Thio- and Selenoesters of Triflic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard R. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02216-2⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daniel Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 61 (21), pp.7545 - 7550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo960619c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12154,1172 +12020,1172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile reagent: 2,4-Dinitro-trifluoromethoxybenzene (DNTFB).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un isotope «non-naturel» du Fluor : Le Fluor-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Colloque Français de Chimie du Fluor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene (DNTFB): a promising reagent in fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Winter Fluorine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Clearwater Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Reagents for Trifluoromethylchalcogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXIII International Conference on Organic Synthesis (23-ICOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fluorinated Emerging Groups to Isotopic Labeled Molecules: New Tools for Medicinal Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Seminar: Synergy of Chemistry and Biology towards Affordable Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Fluorinated Moieties and Heteroatoms: Opportunities in Emerging Fluorinated Groups Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifluoromethylselenosulfonates: Versatile reagents in Fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated chalcogenosulfonates: Versatile reagents in fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Honolulu &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical evaluation of serotonin 5-HT6 receptor radioligands for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosynthesis and radiopharmacological evaluation of fluorinated PET radioligands for the 5-HT6 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Nuclear Medicine Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13329,190 +13195,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SB-258585, a 5-HT6 antagonist that blocks serotonin transmission in striatum can induce loss of food motivation and behavioral disturbances in non-human primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl fluorides: from synthesis to radiochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13520,124 +13386,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th International Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl Fluorides: From Synthesis to Radiochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13645,124 +13511,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th French-Japanese Symposium on Medicinal &amp; Fine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,150 +13636,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tourvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13932,51 +13798,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13986,229 +13852,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin receptor imaging by 18F-PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluorine in Life Sciences: Pharmaceuticals, Medicinal Diagnostics, and Agrochemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.459-518, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-812733-9.00013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards CF3S group : from trifluoromethylationof sulfides to direct trifluoromethylthiolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Synthesis Processes and Reactivity of Fluorinated Compounds : Progress in Fluorine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-179, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14355,51 +14221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Barnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000839" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806234" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cadarossanesaib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Iecker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901386" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Dickson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gampe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900452" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Br&#252;ning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Ross Pitts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Bornemann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201910594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kataria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Granados" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Del Olmo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peccati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02685" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfal Hamdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.09.048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glenadel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre D&#8217;elia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.03.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermal Ismalaj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800237" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704637" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409412v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.260" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700643" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050833" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601338" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPF3C51F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Azalet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FXPL908-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QJC857-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484781v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00062" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ismalaj" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603697" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP8CPM83-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01344" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719209v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ture Eijsbouts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500924" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502338" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F087815CB550280357E23EB1045E24F65731B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R1MP3JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500710" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GBCJJC8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Assalita" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJWF45F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171079v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daoust" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large-Radix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00203-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C920S2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639867v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inschauspe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Langlois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-36788" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083918v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.10535" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800163v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot-Perol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509908546452" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800167v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808545987" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02216-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWW6ZK5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800094v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo960619c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P9RNB8LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720232v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720217v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720223v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720198v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720187v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812733-9.00013-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulgoat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Barnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000839" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806234" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cadarossanesaib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Iecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Dickson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gampe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900452" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Br&#252;ning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Ross Pitts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Bornemann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201910594" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kataria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Granados" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Del Olmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peccati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfal Hamdi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.09.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glenadel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre D&#8217;elia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermal Ismalaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03338" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109647v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800237" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704637" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.260" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700643" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050833" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601338" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPF3C51F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Azalet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FXPL908-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313146v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600197" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QJC857-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00062" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ismalaj" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01344" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603697" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP8CPM83-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ture Eijsbouts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500924" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313928v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502338" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F087815CB550280357E23EB1045E24F65731B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R1MP3JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500710" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GBCJJC8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305046v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Assalita" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJWF45F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171079v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daoust" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inschauspe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Langlois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-36788" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800170v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large-Radix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00203-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C920S2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.10535" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800163v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot-Perol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509908546452" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800167v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808545987" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02216-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWW6ZK5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo960619c" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P9RNB8LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720226v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720223v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720208v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720187v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812733-9.00013-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484792v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulgoat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>