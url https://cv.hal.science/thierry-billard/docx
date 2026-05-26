--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -857,507 +857,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey into trifluoromethylchalcogenation: some reagents from Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenylseleno trifluoromethoxylation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (G1), pp.217-226. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.2434-2441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781579v1</w:t>
+                <w:t xml:space="preserve">hal-04711420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
+                <w:t xml:space="preserve">Unlocking the Power of Acyl Fluorides: A Comprehensive Guide to Synthesis and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Maulavé</w:t>
+                <w:t xml:space="preserve">Adrien Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+                <w:t xml:space="preserve">Betty Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Maxime Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (18), pp.e202400142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811333v1</w:t>
+                <w:t xml:space="preserve">hal-04591439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylseleno trifluoromethoxylation of alkenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.207⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711420v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Power of Acyl Fluorides: A Comprehensive Guide to Synthesis and Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey into trifluoromethylchalcogenation: some reagents from Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (18), pp.e202400142. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (G1), pp.217-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591439v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Study of Thiocarbamoyl Fluorides: Synthesis and Properties</w:t>
               </w:r>
@@ -1722,338 +1722,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluoroalkyl Selenoxides, Selenones and Selenoximines: General Preparation and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202300951⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046563v1</w:t>
+                <w:t xml:space="preserve">hal-04165325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+                <w:t xml:space="preserve">Perfluoroalkyl Selenoxides, Selenones and Selenoximines: General Preparation and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202301513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202300951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165325v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinylic Trifluoromethylselenolation via Pd‐Catalyzed C−H Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Trifluoromethylselenolation of Activated Alkyl Halides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Carbamoyl Fluoride: Synthesis, Properties and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,325 +2751,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517915v1</w:t>
+                <w:t xml:space="preserve">hal-03407570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.132458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407570v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo‐banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,51 +3293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic Trifluoromethylselenolation via Pd-catalyzed C-H functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,77 +3410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Stable “Trifluoromethoxide Anion Solution” Arising from 2,4‐Dinitro‐Trifluoromethoxybenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,77 +3678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,291 +3802,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dailler</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gobert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (1), pp.220-221. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1559-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305453v1</w:t>
+                <w:t xml:space="preserve">hal-03008842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+                <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Frédéric Dailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1559-1566. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.220-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008842v1</w:t>
+                <w:t xml:space="preserve">hal-02305453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Approaches to Fluoroalkyltelluryl-Substituted Compounds</w:t>
               </w:r>
@@ -4176,51 +4176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Compatible Access to α‐Trifluoromethylseleno‐Enones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,295 +4300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035778v1</w:t>
+                <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035781v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Visible-Light Catalysis for the Direct Late-Stage Group-16-Trifluoromethyl Bond Formation</w:t>
               </w:r>
@@ -4691,64 +4691,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 C-Labeling: Intracyclic Incorporation of Carbon-11 into Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cadarossanesaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,291 +5070,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogen OCF 3 Isosteres Modulate Drug Properties without Introducing Inherent Liabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difluoro(aryl)(perfluoroalkyl)‐λ 4 ‐sulfanes and Selanes: Missing Links of Trichloroisocyanuric Acid/Potassium Fluoride Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Ross Pitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorna Kalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Bornemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201900452⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (52), pp.18937-18941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201910594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035756v1</w:t>
+                <w:t xml:space="preserve">hal-04409441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difluoro(aryl)(perfluoroalkyl)‐λ 4 ‐sulfanes and Selanes: Missing Links of Trichloroisocyanuric Acid/Potassium Fluoride Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cody Ross Pitts</w:t>
+                <w:t xml:space="preserve">Chalcogen OCF 3 Isosteres Modulate Drug Properties without Introducing Inherent Liabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorna Kalim</w:t>
+                <w:t xml:space="preserve">Callum Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Bornemann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Gampe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (52), pp.18937-18941. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (17), pp.1586-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201910594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201900452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409441v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of [18F]2FP3 in pigs and non-human primates</w:t>
               </w:r>
@@ -5487,64 +5487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,64 +6028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6130,689 +6130,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleophilic trifluoromethylthiolation of organoselenocyanates with trifluoromethanesulfenamide reagent: Access to CF3SSe-containing compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alexandre D’elia</w:t>
+                <w:t xml:space="preserve">Direct α-C-H Trifluoromethylselenolation of Carbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.03.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (27-28), pp.3680-3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109639v1</w:t>
+                <w:t xml:space="preserve">hal-02109647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metal-Free Route to Heterocyclic Trifluoromethyl- and Fluoroalkylselenolated Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermal Ismalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.56-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.3153-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691091v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955442v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct α-C-H Trifluoromethylselenolation of Carbonyl Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Tlili</w:t>
+                <w:t xml:space="preserve">Nucleophilic trifluoromethylthiolation of organoselenocyanates with trifluoromethanesulfenamide reagent: Access to CF3SSe-containing compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexandre D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (27-28), pp.3680-3683. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.112-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109647v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,330 +6866,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Approaches to Trifluoromethylselenolated Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Reactivity of Trifluoromethyl Tolueneselenosulfonate with Alkynes under Copper Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (15), pp.3659-3670. </w:t>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.97-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201704637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382034v1</w:t>
+                <w:t xml:space="preserve">hal-02109631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Reactivity of Trifluoromethyl Tolueneselenosulfonate with Alkynes under Copper Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic Approaches to Trifluoromethylselenolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (1), pp.97-100. </w:t>
+              <w:t xml:space="preserve">, 2018, 24 (15), pp.3659-3670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201705231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109631v1</w:t>
+                <w:t xml:space="preserve">hal-02382034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,836 +7351,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. Int. Ed. 1/2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+                <w:t xml:space="preserve">Iuliia Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201611312⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610196v1</w:t>
+                <w:t xml:space="preserve">hal-01689748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+                <w:t xml:space="preserve">Inside Back Cover: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. Int. Ed. 1/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliia Karpenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.417 - 417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201611312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689748v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic trifluoromethylselenolation of terminal alkynes with Se -(trifluoromethyl) 4-methylbenzenesulfonoselenoate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Tlili</w:t>
+                <w:t xml:space="preserve">Generation of the SCF3 radical by photoredox catalysis: Intra- and intermolecular carbotrifluoromethylthiolation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.260⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (18), pp.4282-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409417v1</w:t>
+                <w:t xml:space="preserve">hal-01606062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethylselenolation and Fluoroalkylselenolation of Alkenes by Electrophilic Addition</w:t>
+                <w:t xml:space="preserve">Electrophilic Trifluoromethylselenolation of Boronic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700643⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tri- and Di-Fluoromethylation and Tri- and Di-Fluoromethylchalcogenation Reactions, 22 (5), pp.833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22050833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409410v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic Trifluoromethylselenolation of Boronic Acids</w:t>
+                <w:t xml:space="preserve">Electrophilic trifluoromethylselenolation of terminal alkynes with Se -(trifluoromethyl) 4-methylbenzenesulfonoselenoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22050833⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2626-2630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409404v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the SCF3 radical by photoredox catalysis: Intra- and intermolecular carbotrifluoromethylthiolation of alkenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
+                <w:t xml:space="preserve">Trifluoromethylselenolation and Fluoroalkylselenolation of Alkenes by Electrophilic Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (18), pp.4282-4286. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (26), pp.3812-3814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606062v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (1), pp.175 - 178. </w:t>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
@@ -8352,103 +8352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innenrücktitelbild: Superacid-Catalyzed Trifluoromethylthiolation of Aromatic Amines (Angew. Chem. 1/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Justin Clair Bonazaba milandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (1), pp.429 - 429. </w:t>
@@ -8499,64 +8499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-catalyzed perfluoroalkylthiolation of alkynes with perfluoroalkanesulfenamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8615,51 +8615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free direct nucleophilic perfluoroalkylthiolation with perfluoroalkanesulfenamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8757,51 +8757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free direct dehydroxytri-fluoromethylthiolation of alcohols via the umpolung reactivity of trifluoromethanesulfenamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,630 +8873,630 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonist and antagonist bind differently to 5-HT1A recptors during Alzheimer's disease : a post-mortem study with PET radiopharmaceutical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vidal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Billard</w:t>
+                <w:t xml:space="preserve">Johan Sebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.88-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigram scale syntheses of first and second generation of trifluoromethanesulfenamide reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20, pp.960-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.oprd.6b00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct ectrophilic (Benzenesulfonyl)difluoromethylthiolation with a shelf-stable reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ismalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (15), pp.4790-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzyltrifluoromethyl (or Fluoroalkyl) selenide : reagent for electrophilic trifluoromethyl (or fluoroalkyl) selenolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
+                <w:t xml:space="preserve">Synthetic approaches to trifluoromethoxy-substituted compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01344⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (39), pp.11726-11735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201603697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484715v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic approaches to trifluoromethoxy-substituted compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Benzyltrifluoromethyl (or Fluoroalkyl) selenide : reagent for electrophilic trifluoromethyl (or fluoroalkyl) selenolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201603697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (18), pp.8268-8275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484721v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct [ 11 C]Methylation of Amines from [11C]CO 2 for the Synthesis of PET Radiotracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ture Eijsbouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cadarossanesaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,2499 +9518,2499 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (29), pp.6434-6438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201500924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild and soft catalyzed trifluoromethylthiolation of boronic acids : the crucial role of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (42), pp.14694-14698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201502338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First and second generation of trifluoromethanesulfenamide reagent : a trifluoromethylthiolating comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glenadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 179, pp.89-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid-catalyzed synthesis of α-trifluoromethylthiolated carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermal Ismalaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glenadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (21), pp.4607-4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313987v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-catalyzed synthesis of α-trifluoromethylthiolated carbonyl compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393-394, pp.56-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01313958v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (3), pp.495-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (10), pp.930-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Alzheimer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (10), pp.955-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET radiotracers for molecular imaging of serotonin 5-HT1A receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (1), pp.70-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging of the serotonin 5-HT7 receptors: from autoradiography to positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (3), pp.357-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/revneuro-2014-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (41), pp.10814-10817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosynthesis and Preclinical Evaluation of 18F-F13714 as a Fluorinated 5-HT1A Receptor Agonist Radioligand for PET Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (6), pp.969-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2967/jnumed.111.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,2'-Bipyridine-3,3'-dicarboxylic carbohydrate esters and amides. Synthesis and preliminary evaluation as ligands in Cu(II)-catalysed enantioselective electrophilic fluorination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Assalita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard R. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (5), pp.593-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of [18F]N-[2-(1-[(4-fluorophenyl)sulfonyl]-1H-indol-4-yloxy)ethyl]-N,N-dimethylamine as a potential 5-HT6 PET antagonist,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Verdurand</w:t>
+                <w:t xml:space="preserve">L. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuc. Med. Biol.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34, pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifluoromethanesulfinic Acid Derivatives as Nucleophilic Trifluoromethylating Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Inschauspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2, pp.0233-0235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2003-36788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoride-assisted trifluoromethylation of aromatic thiones with (trifluoromethyl)trimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large-Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 124 (2), pp.147 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-1139(03)00203-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerization of vinylidene fluoride with alkyl (or aryl) trifluoromethanethiosulfonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (24), pp.4538-4549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.10535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophilic Trifluoromethylation of Vinyl Sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roidot-Perol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 153 (1), pp.323 - 324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426509908546452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Trifluoromethyl Selenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 136 (1), pp.521 - 524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426509808545987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trifluoromethyl sulfides or selenides from trifluoromethyl trimethylsilane and thiocyanates or selenocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38 (1), pp.65 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02216-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Route to Thio- and Selenosulfonates from Disulfides and Diselenides. Application to the Synthesis of New Thio- and Selenoesters of Triflic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Anker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 61 (21), pp.7545 - 7550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo960619c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12020,1172 +12020,1172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile reagent: 2,4-Dinitro-trifluoromethoxybenzene (DNTFB).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un isotope «non-naturel» du Fluor : Le Fluor-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Colloque Français de Chimie du Fluor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene (DNTFB): a promising reagent in fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Winter Fluorine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Clearwater Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Reagents for Trifluoromethylchalcogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXIII International Conference on Organic Synthesis (23-ICOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fluorinated Emerging Groups to Isotopic Labeled Molecules: New Tools for Medicinal Chemistry</w:t>
+                <w:t xml:space="preserve">Merging Fluorinated Moieties and Heteroatoms: Opportunities in Emerging Fluorinated Groups Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Seminar: Synergy of Chemistry and Biology towards Affordable Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720223v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Fluorinated Moieties and Heteroatoms: Opportunities in Emerging Fluorinated Groups Design</w:t>
+                <w:t xml:space="preserve">From Fluorinated Emerging Groups to Isotopic Labeled Molecules: New Tools for Medicinal Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Indo-French Seminar: Synergy of Chemistry and Biology towards Affordable Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720208v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifluoromethylselenosulfonates: Versatile reagents in Fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated chalcogenosulfonates: Versatile reagents in fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Honolulu &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Preclinical evaluation of serotonin 5-HT6 receptor radioligands for PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948356v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of serotonin 5-HT6 receptor radioligands for PET imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948359v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosynthesis and radiopharmacological evaluation of fluorinated PET radioligands for the 5-HT6 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Nuclear Medicine Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13195,190 +13195,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SB-258585, a 5-HT6 antagonist that blocks serotonin transmission in striatum can induce loss of food motivation and behavioral disturbances in non-human primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoyl fluorides: from synthesis to radiochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Carbamoyl Fluorides: From Synthesis to Radiochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,103 +13407,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th International Conference on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">28th French-Japanese Symposium on Medicinal &amp; Fine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720307v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoyl Fluorides: From Synthesis to Radiochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Carbamoyl fluorides: from synthesis to radiochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13532,549 +13532,549 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th French-Japanese Symposium on Medicinal &amp; Fine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">57th International Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720313v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720303v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Tourvielle</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720299v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin receptor imaging by 18F-PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluorine in Life Sciences: Pharmaceuticals, Medicinal Diagnostics, and Agrochemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.459-518, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-812733-9.00013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards CF3S group : from trifluoromethylationof sulfides to direct trifluoromethylthiolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Synthesis Processes and Reactivity of Fluorinated Compounds : Progress in Fluorine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-179, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14221,51 +14221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Barnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000839" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806234" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cadarossanesaib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Iecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Dickson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gampe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900452" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Br&#252;ning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Ross Pitts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Bornemann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201910594" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kataria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Granados" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Del Olmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peccati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfal Hamdi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.09.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glenadel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre D&#8217;elia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermal Ismalaj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03338" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109647v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800237" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704637" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.260" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700643" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050833" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601338" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPF3C51F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Azalet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FXPL908-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313146v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600197" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QJC857-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00062" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ismalaj" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01344" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603697" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP8CPM83-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ture Eijsbouts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500924" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313928v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502338" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F087815CB550280357E23EB1045E24F65731B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R1MP3JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500710" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GBCJJC8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305046v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Assalita" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJWF45F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171079v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daoust" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inschauspe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Langlois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-36788" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800170v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large-Radix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00203-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C920S2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.10535" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800163v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot-Perol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509908546452" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800167v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808545987" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02216-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWW6ZK5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo960619c" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P9RNB8LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720226v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720223v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720208v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720187v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812733-9.00013-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484792v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulgoat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Barnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000839" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806234" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cadarossanesaib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Iecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Br&#252;ning" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Ross Pitts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Bornemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201910594" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Dickson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gampe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900452" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kataria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Granados" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Del Olmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peccati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfal Hamdi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.09.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800237" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glenadel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermal Ismalaj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03338" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre D&#8217;elia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382034v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704637" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050833" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.260" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700643" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601338" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPF3C51F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Azalet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FXPL908-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313146v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600197" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QJC857-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484781v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00062" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ismalaj" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603697" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP8CPM83-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01344" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ture Eijsbouts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500924" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502338" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F087815CB550280357E23EB1045E24F65731B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R1MP3JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500710" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GBCJJC8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305046v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Assalita" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.050" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJWF45F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171079v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daoust" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639867v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inschauspe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Langlois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-36788" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large-Radix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00203-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C920S2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083918v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.10535" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800163v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot-Perol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509908546452" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800167v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808545987" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800102v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02216-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWW6ZK5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo960619c" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P9RNB8LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720226v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720203v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720217v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720208v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720187v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382038v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812733-9.00013-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulgoat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>