--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BIOTEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6899-6359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trémier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the regionalised municipal solid waste incineration (RMWI) model and its application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (10), pp.1514-1542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers de bovins, une ressource à fort potentiel pour la filière de méthanisation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (A2), pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 19 - p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bärlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable final des lots 2 & 3 du projet ODEVAL - Description de la méthodologie développée et améliorée via les lots 2 et 3 et sa mise en application via une étude de cas dans le lot 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et aide à la décision concernant le réseau de déchèteries sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de déchets verts à l’aide d’outils d’analyse spatiale sur la Communauté Urbaine du Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tchapdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien technique à la représentation française de l'Equipe Spéciale sur l'Azote Réactif (TF RN) de la Convention de Genève sur la pollution atmosphérique transfrontalière longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of manure management in main livestock production systems and a review of gazeous emissions factors of manure throughout EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des bassins versants amont des prises d'eau superficielle destinée à la production d'eau alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Novince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Drass de Bretagne Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Diren Bretagne Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Souiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant du ruisseau de la Fontaine du Theil à St Léger (35), volet nutriments : azote - phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Granlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rekolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour optimiser l'implantation territoriale de la méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GIP BE. De l'observation environnementale des territoires à la décision : Quels services pour quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de données spatialisée relative à la valorisation énergétique par méthanisation des résidus et coproduits organiques des agro-industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumier de bovins, un gisement à fort potentiel pour le secteur de la méthanisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz - Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey system to present the status of anaerobic digestion in Europe in different sectors – Agriculture, industrial, urban waste and waste water sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du SIG et de la télédétection pour connaître son territoire, une aide à la décision pour la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de base de données et d'outils d'analyse spatiale pour évaluer la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC 2007 Sciences et Techniques de l'Information et de la Communication,Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pollutions agricoles avec SWAT : application à des bassins versants de taille moyenne dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from dairy farms: economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th nitrogen workshop, controlling nitrogen flows and losses, Exeter, GBR, 24-26 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of manure management practices across the EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.O. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BIOTEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6899-6359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trémier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the regionalised municipal solid waste incineration (RMWI) model and its application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (10), pp.1514-1542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers de bovins, une ressource à fort potentiel pour la filière de méthanisation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (A2), pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 19 - p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bärlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable final des lots 2 & 3 du projet ODEVAL - Description de la méthodologie développée et améliorée via les lots 2 et 3 et sa mise en application via une étude de cas dans le lot 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et aide à la décision concernant le réseau de déchèteries sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de déchets verts à l’aide d’outils d’analyse spatiale sur la Communauté Urbaine du Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tchapdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien technique à la représentation française de l'Equipe Spéciale sur l'Azote Réactif (TF RN) de la Convention de Genève sur la pollution atmosphérique transfrontalière longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of manure management in main livestock production systems and a review of gazeous emissions factors of manure throughout EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des bassins versants amont des prises d'eau superficielle destinée à la production d'eau alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Novince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Drass de Bretagne Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Diren Bretagne Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Souiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant du ruisseau de la Fontaine du Theil à St Léger (35), volet nutriments : azote - phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Granlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rekolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour optimiser l'implantation territoriale de la méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GIP BE. De l'observation environnementale des territoires à la décision : Quels services pour quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de données spatialisée relative à la valorisation énergétique par méthanisation des résidus et coproduits organiques des agro-industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumier de bovins, un gisement à fort potentiel pour le secteur de la méthanisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz - Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey system to present the status of anaerobic digestion in Europe in different sectors – Agriculture, industrial, urban waste and waste water sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du SIG et de la télédétection pour connaître son territoire, une aide à la décision pour la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de base de données et d'outils d'analyse spatiale pour évaluer la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC 2007 Sciences et Techniques de l'Information et de la Communication,Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pollutions agricoles avec SWAT : application à des bassins versants de taille moyenne dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from dairy farms: economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th nitrogen workshop, controlling nitrogen flows and losses, Exeter, GBR, 24-26 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of manure management practices across the EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.O. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8380654B"/>
+    <w:nsid w:val="C82EA8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-bioteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6899-6359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1268-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Callebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchapdieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giscard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Drass de Bretagne Rennes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Diren Bretagne Rennes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Badey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deloche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balsari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-bioteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6899-6359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1268-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Callebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchapdieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giscard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Drass de Bretagne Rennes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Diren Bretagne Rennes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Badey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deloche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balsari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>