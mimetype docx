--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BIOTEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6899-6359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trémier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the regionalised municipal solid waste incineration (RMWI) model and its application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (10), pp.1514-1542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers de bovins, une ressource à fort potentiel pour la filière de méthanisation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (A2), pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 19 - p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bärlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable final des lots 2 & 3 du projet ODEVAL - Description de la méthodologie développée et améliorée via les lots 2 et 3 et sa mise en application via une étude de cas dans le lot 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et aide à la décision concernant le réseau de déchèteries sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de déchets verts à l’aide d’outils d’analyse spatiale sur la Communauté Urbaine du Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tchapdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien technique à la représentation française de l'Equipe Spéciale sur l'Azote Réactif (TF RN) de la Convention de Genève sur la pollution atmosphérique transfrontalière longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of manure management in main livestock production systems and a review of gazeous emissions factors of manure throughout EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des bassins versants amont des prises d'eau superficielle destinée à la production d'eau alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Novince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Drass de Bretagne Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Diren Bretagne Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Souiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant du ruisseau de la Fontaine du Theil à St Léger (35), volet nutriments : azote - phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Granlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rekolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour optimiser l'implantation territoriale de la méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GIP BE. De l'observation environnementale des territoires à la décision : Quels services pour quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de données spatialisée relative à la valorisation énergétique par méthanisation des résidus et coproduits organiques des agro-industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumier de bovins, un gisement à fort potentiel pour le secteur de la méthanisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz - Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey system to present the status of anaerobic digestion in Europe in different sectors – Agriculture, industrial, urban waste and waste water sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du SIG et de la télédétection pour connaître son territoire, une aide à la décision pour la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de base de données et d'outils d'analyse spatiale pour évaluer la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC 2007 Sciences et Techniques de l'Information et de la Communication,Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pollutions agricoles avec SWAT : application à des bassins versants de taille moyenne dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from dairy farms: economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th nitrogen workshop, controlling nitrogen flows and losses, Exeter, GBR, 24-26 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of manure management practices across the EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.O. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BIOTEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6899-6359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trémier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the regionalised municipal solid waste incineration (RMWI) model and its application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (10), pp.1514-1542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers de bovins, une ressource à fort potentiel pour la filière de méthanisation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (A2), pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 19 - p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bärlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable final des lots 2 & 3 du projet ODEVAL - Description de la méthodologie développée et améliorée via les lots 2 et 3 et sa mise en application via une étude de cas dans le lot 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et aide à la décision concernant le réseau de déchèteries sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de déchets verts à l’aide d’outils d’analyse spatiale sur la Communauté Urbaine du Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tchapdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien technique à la représentation française de l'Equipe Spéciale sur l'Azote Réactif (TF RN) de la Convention de Genève sur la pollution atmosphérique transfrontalière longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of manure management in main livestock production systems and a review of gazeous emissions factors of manure throughout EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des bassins versants amont des prises d'eau superficielle destinée à la production d'eau alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Novince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Drass de Bretagne Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Diren Bretagne Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Souiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant du ruisseau de la Fontaine du Theil à St Léger (35), volet nutriments : azote - phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Granlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rekolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour optimiser l'implantation territoriale de la méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GIP BE. De l'observation environnementale des territoires à la décision : Quels services pour quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de données spatialisée relative à la valorisation énergétique par méthanisation des résidus et coproduits organiques des agro-industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumier de bovins, un gisement à fort potentiel pour le secteur de la méthanisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz - Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey system to present the status of anaerobic digestion in Europe in different sectors – Agriculture, industrial, urban waste and waste water sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du SIG et de la télédétection pour connaître son territoire, une aide à la décision pour la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de base de données et d'outils d'analyse spatiale pour évaluer la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC 2007 Sciences et Techniques de l'Information et de la Communication,Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pollutions agricoles avec SWAT : application à des bassins versants de taille moyenne dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from dairy farms: economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th nitrogen workshop, controlling nitrogen flows and losses, Exeter, GBR, 24-26 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of manure management practices across the EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.O. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C82EA8F6"/>
+    <w:nsid w:val="1666FFAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-bioteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6899-6359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1268-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Callebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchapdieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giscard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Drass de Bretagne Rennes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Diren Bretagne Rennes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Badey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deloche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balsari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-bioteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6899-6359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1268-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Callebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchapdieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giscard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Drass de Bretagne Rennes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Diren Bretagne Rennes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Badey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deloche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balsari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>