--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BIOTEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6899-6359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trémier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the regionalised municipal solid waste incineration (RMWI) model and its application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (10), pp.1514-1542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers de bovins, une ressource à fort potentiel pour la filière de méthanisation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (A2), pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 19 - p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bärlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable final des lots 2 & 3 du projet ODEVAL - Description de la méthodologie développée et améliorée via les lots 2 et 3 et sa mise en application via une étude de cas dans le lot 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et aide à la décision concernant le réseau de déchèteries sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de déchets verts à l’aide d’outils d’analyse spatiale sur la Communauté Urbaine du Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tchapdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien technique à la représentation française de l'Equipe Spéciale sur l'Azote Réactif (TF RN) de la Convention de Genève sur la pollution atmosphérique transfrontalière longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of manure management in main livestock production systems and a review of gazeous emissions factors of manure throughout EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des bassins versants amont des prises d'eau superficielle destinée à la production d'eau alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Novince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Drass de Bretagne Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Diren Bretagne Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Souiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant du ruisseau de la Fontaine du Theil à St Léger (35), volet nutriments : azote - phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Granlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rekolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour optimiser l'implantation territoriale de la méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GIP BE. De l'observation environnementale des territoires à la décision : Quels services pour quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de données spatialisée relative à la valorisation énergétique par méthanisation des résidus et coproduits organiques des agro-industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumier de bovins, un gisement à fort potentiel pour le secteur de la méthanisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz - Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey system to present the status of anaerobic digestion in Europe in different sectors – Agriculture, industrial, urban waste and waste water sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du SIG et de la télédétection pour connaître son territoire, une aide à la décision pour la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de base de données et d'outils d'analyse spatiale pour évaluer la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC 2007 Sciences et Techniques de l'Information et de la Communication,Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pollutions agricoles avec SWAT : application à des bassins versants de taille moyenne dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from dairy farms: economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th nitrogen workshop, controlling nitrogen flows and losses, Exeter, GBR, 24-26 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of manure management practices across the EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.O. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry BIOTEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6899-6359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trémier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the regionalised municipal solid waste incineration (RMWI) model and its application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sessiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (10), pp.1514-1542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers de bovins, une ressource à fort potentiel pour la filière de méthanisation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (A2), pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, p. 19 - p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bärlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable final des lots 2 & 3 du projet ODEVAL - Description de la méthodologie développée et améliorée via les lots 2 et 3 et sa mise en application via une étude de cas dans le lot 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et aide à la décision concernant le réseau de déchèteries sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de déchets verts à l’aide d’outils d’analyse spatiale sur la Communauté Urbaine du Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tchapdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien technique à la représentation française de l'Equipe Spéciale sur l'Azote Réactif (TF RN) de la Convention de Genève sur la pollution atmosphérique transfrontalière longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of manure management in main livestock production systems and a review of gazeous emissions factors of manure throughout EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des bassins versants amont des prises d'eau superficielle destinée à la production d'eau alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Novince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Drass de Bretagne Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Diren Bretagne Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassins versants du Don/Cétrais/Coisbrac : des échelles emboîtées pour comprendre et limiter les pollutions diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Souiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant du ruisseau de la Fontaine du Theil à St Léger (35), volet nutriments : azote - phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Granlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rekolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour optimiser l'implantation territoriale de la méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GIP BE. De l'observation environnementale des territoires à la décision : Quels services pour quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de données spatialisée relative à la valorisation énergétique par méthanisation des résidus et coproduits organiques des agro-industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumier de bovins, un gisement à fort potentiel pour le secteur de la méthanisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Degueurce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz - Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey system to present the status of anaerobic digestion in Europe in different sectors – Agriculture, industrial, urban waste and waste water sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du SIG et de la télédétection pour connaître son territoire, une aide à la décision pour la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de base de données et d'outils d'analyse spatiale pour évaluer la gestion des déchets verts des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC 2007 Sciences et Techniques de l'Information et de la Communication,Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pollutions agricoles avec SWAT : application à des bassins versants de taille moyenne dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et savoirs-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from dairy farms: economic evaluation on the Don watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th nitrogen workshop, controlling nitrogen flows and losses, Exeter, GBR, 24-26 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaljonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Accarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of manure management practices across the EU27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.O. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1666FFAE"/>
+    <w:nsid w:val="F644871C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-bioteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6899-6359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1268-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Callebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchapdieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giscard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Drass de Bretagne Rennes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Diren Bretagne Rennes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Badey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deloche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balsari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-bioteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6899-6359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1268-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Callebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchapdieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giscard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Drass de Bretagne Rennes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Diren Bretagne Rennes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Badey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthelemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deloche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balsari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>