--- v0 (2026-03-06)
+++ v1 (2026-04-26)
@@ -326,1325 +326,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05389040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delegating Moral Dilemmas in Autonomous Vehicles Evidence from an online experiment in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.721-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294657v1</w:t>
+                <w:t xml:space="preserve">hal-05058037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public hesitancy for AI-based detection of neurodegenerative diseases in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-speed railway in developing countries: mind the gap -lessons from Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Imane Hoummirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-11917-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (41), pp.6448-6464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2024.2385748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189620v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delegating Moral Dilemmas in Autonomous Vehicles Evidence from an online experiment in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhong Gao</w:t>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.04.017⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land14071388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058037v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed railway in developing countries: mind the gap -lessons from Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Hoummirat</w:t>
+                <w:t xml:space="preserve">Public hesitancy for AI-based detection of neurodegenerative diseases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2024.2385748⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-11917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677400v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157023v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746167v1</w:t>
+                <w:t xml:space="preserve">hal-04281595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281595v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practical and pragmatic way to assess deeper motivations for ecosystems preservation in developing country -The case of Banc d'Arguin National Park (Mauritania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lemine Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.100983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04653778v1</w:t>
+                <w:t xml:space="preserve">hal-04554012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical and pragmatic way to assess deeper motivations for ecosystems preservation in developing country -The case of Banc d'Arguin National Park (Mauritania)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does improving diagnostic accuracy increase artificial intelligence adoption? A public acceptance survey using randomized scenarios of diagnostic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Hswen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Davin-Casalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36922/aih.3561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.100983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04554012v1</w:t>
+                <w:t xml:space="preserve">hal-04746007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does improving diagnostic accuracy increase artificial intelligence adoption? A public acceptance survey using randomized scenarios of diagnostic methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36922/aih.3561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04746007v1</w:t>
+                <w:t xml:space="preserve">hal-04746167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stated preferences outperform elicited preferences for predicting reported compliance with Covid-19 prophylactic measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (6), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1998,51 +1998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging for Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,90 +2132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (6-7), pp.594-599. </w:t>
@@ -2253,77 +2253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the contribution of nature to well-being: The case of ecosystem services related to fish-farming ponds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.107217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,252 +2355,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
+                <w:t xml:space="preserve">Travel information provision and commuter behavior changes: Evidence from a french metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106047⟩</w:t>
+              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.1132-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cstp.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866196v1</w:t>
+                <w:t xml:space="preserve">hal-03649092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel information provision and commuter behavior changes: Evidence from a french metropolis</w:t>
+                <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.1132-1143. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.106047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cstp.2022.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649092v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can digital technologies induce behavioral changes in transportation habits? Evidence based on User Experience with the SmartMoov Application</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.179-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2707,51 +2707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are retrospective rail punctuality indicators useful? Evidence from users perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, pp.193-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,90 +2798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t>
@@ -2913,368 +2913,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le marché des bus longue distance en France : ouverture, consolidation et perspectives intermodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 521, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966123v1</w:t>
+                <w:t xml:space="preserve">halshs-02899657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché des bus longue distance en France : ouverture, consolidation et perspectives intermodales</w:t>
+                <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 521, pp.38-42</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02899657v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974495v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement stratégique de la Chine en Méditerranée : le projet “Belt and Road Initiative”</w:t>
               </w:r>
@@ -3563,51 +3563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du temps de transport par les usagers de l’autocar et du covoiturage : quelle valeur du temps pour les déplacements longue distance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (Part A), pp.207-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126 (1), pp.127-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.349-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4455,64 +4455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does players’ identification affect trust and reciprocity in the lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4780,90 +4780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5000,77 +5000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité des exploitations agricoles au changement climatique : territoire du Pays Haut Languedoc et Vignobles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5108,77 +5108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farms vulnerability assessment to climate change: case study in the territory of Pays Haut Languedoc et Vignobles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5210,864 +5210,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel information and mobility behavior changes : some lessons from a survey in a French Metropolis</w:t>
+                <w:t xml:space="preserve">Mergers after deregulation : what about price effects in the long-distance bus industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02124428v1</w:t>
+                <w:t xml:space="preserve">halshs-02124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers after Deregulation : What about Price Effects in the Long-Distance Bus Industry in France ?</w:t>
+                <w:t xml:space="preserve">Le défi environnemental de la livraison du dernier kilomètre Elicitation des préférences des consommateurs à laide dune expérience en choix discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Oulmakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanchez-Diaz Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486761v1</w:t>
+                <w:t xml:space="preserve">hal-02124342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi environnemental de la livraison du dernier kilomètre Elicitation des préférences des consommateurs à laide dune expérience en choix discret</w:t>
+                <w:t xml:space="preserve">Mergers after Deregulation : What about Price Effects in the Long-Distance Bus Industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sanchez-Diaz Ivan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">46. Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124342v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers after deregulation : what about price effects in the long-distance bus industry in France ?</w:t>
+                <w:t xml:space="preserve">Are rail punctuality indicators useful ? Some evidence from users perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02124561v1</w:t>
+                <w:t xml:space="preserve">halshs-02124500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are rail punctuality indicators useful ? Some evidence from users perceptions</w:t>
+                <w:t xml:space="preserve">Perception du temps de transport par les usagers de l’autocar et du covoiturage : quelle valeur du temps pour les déplacements longue distance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02124500v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception du temps de transport par les usagers de l’autocar et du covoiturage : quelle valeur du temps pour les déplacements longue distance en France</w:t>
+                <w:t xml:space="preserve">Mergers after Deregulation: Price Effects in the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">34th Annual Congress of the European Economic Association (EEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123163v1</w:t>
+                <w:t xml:space="preserve">halshs-02306020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers after Deregulation: Price Effects in the Long-Distance Bus Industry in France</w:t>
+                <w:t xml:space="preserve">Travel information and mobility behavior changes : some lessons from a survey in a French Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Congress of the European Economic Association (EEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02306020v1</w:t>
+                <w:t xml:space="preserve">halshs-02124428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility behaviors, role of travel information, and determinants of its use – Some lessons learned from a survey in a French Metropolis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Transportation Economics Association (ITEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02124597v1</w:t>
+                <w:t xml:space="preserve">hal-02049861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportements de mobilité, rôle de l’information trafic et déterminants de son utilisation ? Quelques enseignements issus d’une enquête réalisée au sein de Montpellier Méditerranée Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049861v1</w:t>
+                <w:t xml:space="preserve">halshs-02125189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,683 +6125,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de mobilité, rôle de l’information trafic et déterminants de son utilisation ? Quelques enseignements issus d’une enquête réalisée au sein de Montpellier Méditerranée Métropole</w:t>
+                <w:t xml:space="preserve">Une analyse des premières fusions entre opérateurs sur le marché du bus longue distance en France : évaluation empirique de l’impact sur les tarifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125189v1</w:t>
+                <w:t xml:space="preserve">halshs-01818232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des premières fusions entre opérateurs sur le marché du bus longue distance en France : évaluation empirique de l’impact sur les tarifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voile d'ignorance et préférences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serra Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
+              <w:t xml:space="preserve">4ème Colloque international de Philosophie économique : "Normes et normativité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01818232v1</w:t>
+                <w:t xml:space="preserve">hal-02072481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gains d’efficacité post–fusion : mythe ou réalité sur le marché du bus longue distance en France ?</w:t>
+                <w:t xml:space="preserve">Mesure de la fiabilité des temps de parcours : proposition d’un nouvel indicateur et perception par les usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125076v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voile d'ignorance et préférences sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gains d’efficacité post–fusion : mythe ou réalité sur le marché du bus longue distance en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque international de Philosophie économique : "Normes et normativité"</w:t>
+              <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072481v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la fiabilité des temps de parcours : proposition d’un nouvel indicateur et perception par les usagers</w:t>
+                <w:t xml:space="preserve">A Retrospective Merger Analysis in the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference of the International Transportation Economics Association (ITEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125212v1</w:t>
+                <w:t xml:space="preserve">halshs-01839981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective Merger Analysis in the Long-Distance Bus Industry in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perception de l'équité en matière de santé : les premiers enseignements de deux expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serra Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Transportation Economics Association (ITEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité - Définir, Mesurer, Agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839981v1</w:t>
+                <w:t xml:space="preserve">hal-02072467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de l'équité en matière de santé : les premiers enseignements de deux expérimentations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility behaviors, role of travel information, and determinants of its use – Some lessons learned from a survey in a French Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité - Définir, Mesurer, Agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Transportation Economics Association (ITEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072467v1</w:t>
+                <w:t xml:space="preserve">halshs-02124597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion des populations a une gouvernance territoriale favorisant l’anticipation du changement climatique. Le cas de l’adaptation à la montée du niveau de la mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6865,51 +6865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées de Microéconomie Appliquée (JMA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Supérieure de Commerce de Bretagne (ESC Bretagne Brest). FRA., Jun 2012, Brest, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -7463,63 +7463,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet de prolongement de la ligne 1 du métro parisien</w:t>
+                <w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet du Pôle de Val de Fontenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Becker</w:t>
+                <w:t xml:space="preserve">Philippe Ayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7531,87 +7531,87 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SGPI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375275v1</w:t>
+                <w:t xml:space="preserve">hal-03375268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet du Pôle de Val de Fontenay</w:t>
+                <w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet de prolongement de la ligne 1 du métro parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ayoun</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7623,51 +7623,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SGPI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375268v1</w:t>
+                <w:t xml:space="preserve">hal-03375275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des méthodologies européenne et française de calcul des coûts externes du transport routier</w:t>
               </w:r>
@@ -8062,51 +8062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hoummirat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2385748" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; St&#233;phan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.01.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Oulmakki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12178" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.754" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez-Diaz Ivan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Stephan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hoummirat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2385748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.04.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.01.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Oulmakki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12178" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.754" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez-Diaz Ivan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Stephan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>