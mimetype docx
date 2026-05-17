--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -876,256 +876,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281595v1</w:t>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of ecosystem services and bonds with nature: the case of fish-farming ponds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
               </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (6), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1897,125 +1897,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la non-conformité et de la perception du fardeau fiscal en France</w:t>
+                <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6-7), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773815v1</w:t>
+                <w:t xml:space="preserve">hal-03720284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging for Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2037,345 +2089,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53 (3), pp.133-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavioral economics approach for individual decisions in the face of COVID-19: Successes and disappointments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the contribution of nature to well-being: The case of ecosystem services related to fish-farming ponds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.107217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720284v1</w:t>
+                <w:t xml:space="preserve">hal-03355613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the contribution of nature to well-being: The case of ecosystem services related to fish-farming ponds in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la non-conformité et de la perception du fardeau fiscal en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.605-636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107217⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03355613v1</w:t>
+                <w:t xml:space="preserve">hal-03773815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel information provision and commuter behavior changes: Evidence from a french metropolis</w:t>
               </w:r>
@@ -3126,51 +3126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,77 +4780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5210,109 +5210,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers after deregulation : what about price effects in the long-distance bus industry in France ?</w:t>
+                <w:t xml:space="preserve">Mergers after Deregulation : What about Price Effects in the Long-Distance Bus Industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
+              <w:t xml:space="preserve">46. Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02124561v1</w:t>
+                <w:t xml:space="preserve">hal-02486761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi environnemental de la livraison du dernier kilomètre Elicitation des préférences des consommateurs à laide dune expérience en choix discret</w:t>
               </w:r>
@@ -5387,286 +5387,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers after Deregulation : What about Price Effects in the Long-Distance Bus Industry in France ?</w:t>
+                <w:t xml:space="preserve">Mergers after deregulation : what about price effects in the long-distance bus industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486761v1</w:t>
+                <w:t xml:space="preserve">halshs-02124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are rail punctuality indicators useful ? Some evidence from users perceptions</w:t>
+                <w:t xml:space="preserve">Perception du temps de transport par les usagers de l’autocar et du covoiturage : quelle valeur du temps pour les déplacements longue distance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02124500v1</w:t>
+                <w:t xml:space="preserve">hal-02123163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception du temps de transport par les usagers de l’autocar et du covoiturage : quelle valeur du temps pour les déplacements longue distance en France</w:t>
+                <w:t xml:space="preserve">Are rail punctuality indicators useful ? Some evidence from users perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123163v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02124500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergers after Deregulation: Price Effects in the Long-Distance Bus Industry in France</w:t>
               </w:r>
@@ -5816,51 +5816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,299 +5935,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de mobilité, rôle de l’information trafic et déterminants de son utilisation ? Quelques enseignements issus d’une enquête réalisée au sein de Montpellier Méditerranée Métropole</w:t>
+                <w:t xml:space="preserve">Une analyse des premières fusions entre opérateurs sur le marché du bus longue distance en France : évaluation empirique de l’impact sur les tarifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Stéphan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125189v1</w:t>
+                <w:t xml:space="preserve">halshs-01818232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportements de mobilité, rôle de l’information trafic et déterminants de son utilisation ? Quelques enseignements issus d’une enquête réalisée au sein de Montpellier Méditerranée Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
+              <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790953v1</w:t>
+                <w:t xml:space="preserve">halshs-02125189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des premières fusions entre opérateurs sur le marché du bus longue distance en France : évaluation empirique de l’impact sur les tarifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01818232v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voile d'ignorance et préférences sociales</w:t>
               </w:r>
@@ -8062,51 +8062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hoummirat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2385748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.04.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.01.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Oulmakki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12178" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.754" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez-Diaz Ivan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Stephan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hoummirat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2385748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11917-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Hswen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/aih.3561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2023.2273944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03720284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duchene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; St&#233;phan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.04.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.01.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Oulmakki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12178" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.754" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez-Diaz Ivan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Stephan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>