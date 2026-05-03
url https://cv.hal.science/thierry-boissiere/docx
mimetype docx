--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2822,209 +2822,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 18 – Entre développements des espaces de commerce et mutations urbaines, le quartier de ‘Aziziyyé à Alep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alep et ses territoires. Fabrique et politique d’une ville (1868-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369-389, 2014, 9782351595275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.6706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Alep et ses territoires : fabrique et politique d’une ville (1868-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alep et ses territoires : fabrique et politique d’une ville (1868-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27 - 36, 2014, 9782351593899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ifpo.6645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929676v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01943884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -3159,186 +3159,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les jardins des villes de l’Oronte et la Ghouta de Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bianquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joe Nasr; Martine Padilla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : agriculture et villes à l'Est et au Sud de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delta; Presses de l'Ifpo, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs urbains et changements sociaux au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joe Nasr; Martine Padilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : agriculture et villes à l’Est et au Sud de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delta; Presses de l'Ifpo, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945654v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01945540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins urbains de Sanaa</w:t>
               </w:r>
@@ -5042,2997 +5042,2997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01925405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commerce à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01932839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartier de Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01924725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce éthiopien, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugiés syriens, habitat précaire, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth - Bourj Hammoud, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), vieille ville et bazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01954008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02004526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), vieille ville de la citadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01954024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), commerces de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), réfugiés chrétiens de Qaraqosh installés au dernier étage du Nishtiman Bazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), rue commerçante et artisanale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), place du Bazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975371v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), &amp;quot;le village libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01972347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchand ambulant à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), marché de fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth - Bourj Hammoud, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), cimetière en centre ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), entrée du mall Down Town, largement occupé par le commerce informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01974965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achoura à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), family mall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01982067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth, Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), programmes de constructions à l'abandon en périphérie nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01981981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth - Sin al-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat informel, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), camp de réfugiés irakiens yézidis et chrétiens dans un centre commercial désaffecté, nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01978700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01979919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), vue panoramique du centre ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01978317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), camp de réfugiés irakiens yézidis et chrétiens installé dans un centre commercial désaffecté, au nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01978419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth, Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amman (Jordanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Amman, Jordan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02051978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), lotissement au nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01979998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth - Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Bourj Hammoud, Beyrouth), mosquée chiite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...1385 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01932553v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01942592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souk al-Ahad, Beyrouth-Sin el-Fil</w:t>
               </w:r>
@@ -8438,51 +8438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D61EEBB8"/>
+    <w:nsid w:val="05F605C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8586,51 +8586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39896F97"/>
+    <w:nsid w:val="2CC592C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8734,51 +8734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D55361F6"/>
+    <w:nsid w:val="4200CCCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8971,51 +8971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-boissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096413786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49514814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051683842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Franguiadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Boukala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti Barakat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.1181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tohm&#233; Tabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.089.0163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.6071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6284" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anderson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6705" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/6706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/la-bibliotheque-arabe/la-syrie-au-present" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bianquis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/4388" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02049376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01968253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02129654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02004526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01975371v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01972347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01974965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978700v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02051978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01981981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942592v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-boissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096413786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49514814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051683842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Franguiadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Boukala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti Barakat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.1181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tohm&#233; Tabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.089.0163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.6071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6284" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anderson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6705" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/6706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6645" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/la-bibliotheque-arabe/la-syrie-au-present" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bianquis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/4388" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02049376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01968253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02129654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02004526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01975371v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01972347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01974965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01981981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02051978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>