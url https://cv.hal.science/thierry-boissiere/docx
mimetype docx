--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1338,355 +1338,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyrouth, entre cauchemar urbain et rêves utopiques</w:t>
+                <w:t xml:space="preserve">Erbil ou le rêve inachevé d'une modernité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406, pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">بيروت، بين الكابوس الحَضَريّ والأحلام الطوباوية</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orient XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil ou le rêve inachevé d'une modernité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth, entre cauchemar urbain et rêves utopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orient XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-02938736v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie face au conflit syrien : replacer la société au coeur de l'analyse</w:t>
               </w:r>
@@ -2731,300 +2731,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Alep et ses territoires : fabrique et politique d’une ville (1868-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alep et ses territoires : fabrique et politique d’une ville (1868-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27 - 36, 2014, 9782351593899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.6645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 18 – Entre développements des espaces de commerce et mutations urbaines, le quartier de ‘Aziziyyé à Alep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alep et ses territoires. Fabrique et politique d’une ville (1868-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369-389, 2014, 9782351595275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.6706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17 – L’argent et les affaires à Alep. Succès et faillite d’un « ramasseur d’argent » dans les années 1980-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alep et ses territoires : Fabrique et politique d’une ville (1868-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Ifpo, pp.351-368, 2014, 9782351595275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ifpo.6705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943775v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-01929676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -3159,186 +3159,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculteurs urbains et changements sociaux au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joe Nasr; Martine Padilla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : agriculture et villes à l’Est et au Sud de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delta; Presses de l'Ifpo, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jardins des villes de l’Oronte et la Ghouta de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bianquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joe Nasr; Martine Padilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : agriculture et villes à l'Est et au Sud de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delta; Presses de l'Ifpo, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945540v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01945654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins urbains de Sanaa</w:t>
               </w:r>
@@ -3458,4911 +3458,4911 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Beyrouth-Bourj Hammoud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02001760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de gros de fruits et légumes de Sabra (Beyrouth) - Porteur syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02091144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de gros de fruits et légumes de Sabra (Beyrouth), petit commerce ambulant syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02110536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Beyrouth-Bourj Hammoud), secteur de la récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02001746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de gros de fruits et légumes de Sabra (Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02110519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wadi Al-Chahrour Al-Souflah (mont Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02049376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyrouth, plage de Ramlet al-Bayda et début de la banlieue sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02063339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corniche de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lebanon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01968253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de gros de fruits et légumes de Sabra (Beyrouth) - Porteurs syriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02091149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de gros de fruits et légumes de Sabra (Beyrouth), récupération par des enfants syriens du quartier de Hayy Gharbé des légumes invendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02129654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Bourj Hammoud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02063328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Bourj-Hammoud), petit commerce de fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02001771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaa (Beyrouth-Bourj Hammoud), secteur de la récupération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02001734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Bourj Hammoud, Beyrouth), fresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02001809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché de gros de fruits et légumes de Sabra (Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02110472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), vieille ville de la citadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01954024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugiés syriens, habitat précaire, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Bourj Hammoud, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue principale de Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01924977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2019</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souk al-Hal, Sabra (Beyrouth), grossistes syriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01925412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbil (Irak), entrée du mall DownTown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01954063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01925196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01932809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartier de Sabra, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01924725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce éthiopien, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugiés syriens, habitat précaire, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, Bourj Hammoud, Lebanon. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth - Bourj Hammoud, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), vieille ville et bazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01954008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabra, Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01925368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyy Gharbé (Sabra, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02004526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), place du Bazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975371v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, France. 2018</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), &amp;quot;le village libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), rue commerçante et artisanale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01972347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchand ambulant à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), marché de fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), cimetière en centre ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), commerces de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth - Bourj Hammoud, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), réfugiés chrétiens de Qaraqosh installés au dernier étage du Nishtiman Bazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), entrée du mall Down Town, largement occupé par le commerce informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01974965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01975705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achoura à Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth-Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), lotissement au nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbi, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01979952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth, Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2018</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), family mall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01982067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth - Sin al-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat informel, Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), camp de réfugiés irakiens yézidis et chrétiens dans un centre commercial désaffecté, nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01978700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01979919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), vue panoramique du centre ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01978317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), camp de réfugiés irakiens yézidis et chrétiens installé dans un centre commercial désaffecté, au nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01978419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth, Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amman (Jordanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Amman, Jordan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02051978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), programmes de constructions à l'abandon en périphérie nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01981981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), lotissement au nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01979998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth - Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue de Nabaa (Bourj Hammoud, Beyrouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaa (Bourj Hammoud, Beyrouth), mosquée chiite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01932553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth-Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2017</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil (Irak), programme de constructions à l'abandon à la périphérie nord de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Erbil, Iraq. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01982047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souk al-Ahad, Beyrouth - Sin el-Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...1253 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01942574v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">medihal-01942540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8438,51 +8438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05F605C2"/>
+    <w:nsid w:val="C572E916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8586,51 +8586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CC592C6"/>
+    <w:nsid w:val="3FB516B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8734,51 +8734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4200CCCB"/>
+    <w:nsid w:val="302D66C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8971,51 +8971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-boissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096413786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49514814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051683842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Franguiadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Boukala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti Barakat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.1181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tohm&#233; Tabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.089.0163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.6071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6284" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anderson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6705" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/6706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6645" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/la-bibliotheque-arabe/la-syrie-au-present" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bianquis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/4388" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02049376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01968253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02129654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02004526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01975371v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01972347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01974965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01981981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02051978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-boissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096413786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49514814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051683842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Franguiadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Boukala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti Barakat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.1181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tohm&#233; Tabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.089.0163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.6071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6284" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/6706" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6705" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/la-bibliotheque-arabe/la-syrie-au-present" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bianquis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/4388" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.4388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02049376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01968253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02091149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02129654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02001809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02110472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01924725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939409v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01954008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01925368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02004526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01975371v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01972347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01974965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01975705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01978419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02051978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01981981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01979998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942592v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01932553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>