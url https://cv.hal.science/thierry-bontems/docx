--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -469,178 +469,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management par les processus – « De la théorie à la pratique »</w:t>
+                <w:t xml:space="preserve">De la Qualité de l'Information Administrative et Scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Ecole Inter-organismes "Qualité en Recherche et en Enseignement Supérieur", 2011/09/7-9, Montpellier (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUARES, Sep 2011, Montpellier, France. pp.155</w:t>
+              <w:t xml:space="preserve">8. Ecole Inter-organismes "Qualité en Recherche et en Enseignement Supérieur", Montpellier (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUARES, Sep 2010, Montpellier, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01402572v1</w:t>
+                <w:t xml:space="preserve">halshs-01402579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Qualité de l'Information Administrative et Scientifique</w:t>
+                <w:t xml:space="preserve">Management par les processus – « De la théorie à la pratique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Goulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Ecole Inter-organismes "Qualité en Recherche et en Enseignement Supérieur", Montpellier (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QUARES, Sep 2010, Montpellier, France. pp.180</w:t>
+              <w:t xml:space="preserve">9ème Ecole Inter-organismes "Qualité en Recherche et en Enseignement Supérieur", 2011/09/7-9, Montpellier (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUARES, Sep 2011, Montpellier, France. pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01402579v1</w:t>
+                <w:t xml:space="preserve">halshs-01402572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information</w:t>
               </w:r>
@@ -1025,246 +1025,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic territorial de la palmeraie du Ksar de Ouargla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d’accompagnement à la définition et la mise en place d’un plan stratégique de développement d’un établissement d’enseignement supérieur et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Amrani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Lismonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Canter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934359v1</w:t>
+                <w:t xml:space="preserve">halshs-04277680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’accompagnement à la définition et la mise en place d’un plan stratégique de développement d’un établissement d’enseignement supérieur et de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic territorial de la palmeraie du Ksar de Ouargla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lismonde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benhelal Hadi Dadene Bachir Beklal Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04277680v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2788,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quares.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.relier-univ.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Th&#250;y Nga Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Amrani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhelal Hadi Dadene Bachir Beklal Sa&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lismonde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Censier-Calmus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Taillebot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e0c6306ccca069405bba3f8e1bf2a7aa8a374dd8;origin=https://hal.archives-ouvertes.fr/halshs-03561448;visit=swh:1:snp:c9ac7ee7183de5b6cb0d433e76dd85af2b30217d;anchor=swh:1:rel:fad6e989929de6a78e816a5229f3e85fc1092d0e;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ec648b4c887766e13bf3977e95411ce4c52656e;origin=https://hal.archives-ouvertes.fr/halshs-03561443;visit=swh:1:snp:1cd587c0e97e5c4a1c4a8c64723e4bc71f79cdac;anchor=swh:1:rel:99e4e6573ba00401abcf6353328561e17d344f92;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quares.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.relier-univ.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Th&#250;y Nga Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lismonde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Amrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhelal Hadi Dadene Bachir Beklal Sa&#239;d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Censier-Calmus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Taillebot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e0c6306ccca069405bba3f8e1bf2a7aa8a374dd8;origin=https://hal.archives-ouvertes.fr/halshs-03561448;visit=swh:1:snp:c9ac7ee7183de5b6cb0d433e76dd85af2b30217d;anchor=swh:1:rel:fad6e989929de6a78e816a5229f3e85fc1092d0e;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ec648b4c887766e13bf3977e95411ce4c52656e;origin=https://hal.archives-ouvertes.fr/halshs-03561443;visit=swh:1:snp:1cd587c0e97e5c4a1c4a8c64723e4bc71f79cdac;anchor=swh:1:rel:99e4e6573ba00401abcf6353328561e17d344f92;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>