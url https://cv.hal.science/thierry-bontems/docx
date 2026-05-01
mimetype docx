--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1025,246 +1025,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’accompagnement à la définition et la mise en place d’un plan stratégique de développement d’un établissement d’enseignement supérieur et de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic territorial de la palmeraie du Ksar de Ouargla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhelal Hadi Dadene Bachir Beklal Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04277680v1</w:t>
+                <w:t xml:space="preserve">hal-03934359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic territorial de la palmeraie du Ksar de Ouargla</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide d’accompagnement à la définition et la mise en place d’un plan stratégique de développement d’un établissement d’enseignement supérieur et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lismonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Canter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robinet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03934359v1</w:t>
+                <w:t xml:space="preserve">halshs-04277680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2788,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quares.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.relier-univ.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Th&#250;y Nga Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lismonde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Amrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhelal Hadi Dadene Bachir Beklal Sa&#239;d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Censier-Calmus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Taillebot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e0c6306ccca069405bba3f8e1bf2a7aa8a374dd8;origin=https://hal.archives-ouvertes.fr/halshs-03561448;visit=swh:1:snp:c9ac7ee7183de5b6cb0d433e76dd85af2b30217d;anchor=swh:1:rel:fad6e989929de6a78e816a5229f3e85fc1092d0e;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ec648b4c887766e13bf3977e95411ce4c52656e;origin=https://hal.archives-ouvertes.fr/halshs-03561443;visit=swh:1:snp:1cd587c0e97e5c4a1c4a8c64723e4bc71f79cdac;anchor=swh:1:rel:99e4e6573ba00401abcf6353328561e17d344f92;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quares.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.relier-univ.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Th&#250;y Nga Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Amrani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhelal Hadi Dadene Bachir Beklal Sa&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lismonde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04898694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Bean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Censier-Calmus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Taillebot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e0c6306ccca069405bba3f8e1bf2a7aa8a374dd8;origin=https://hal.archives-ouvertes.fr/halshs-03561448;visit=swh:1:snp:c9ac7ee7183de5b6cb0d433e76dd85af2b30217d;anchor=swh:1:rel:fad6e989929de6a78e816a5229f3e85fc1092d0e;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ec648b4c887766e13bf3977e95411ce4c52656e;origin=https://hal.archives-ouvertes.fr/halshs-03561443;visit=swh:1:snp:1cd587c0e97e5c4a1c4a8c64723e4bc71f79cdac;anchor=swh:1:rel:99e4e6573ba00401abcf6353328561e17d344f92;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>