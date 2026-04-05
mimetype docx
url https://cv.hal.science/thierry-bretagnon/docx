--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -844,51 +844,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic recombination dynamics in non-polar GaN/AlGaN quantum wells</w:t>
+                <w:t xml:space="preserve">Recombination dynamics of excitons with low non-radiative component in semi-polar (10-11)-oriented GaN/AlGaN multiple quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
@@ -908,455 +908,455 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang</w:t>
+                <w:t xml:space="preserve">N Izyumskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 115, pp.073510. </w:t>
+              <w:t xml:space="preserve">, 2014, 116, pp.093517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4865959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4894513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905144v1</w:t>
+                <w:t xml:space="preserve">hal-01061676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination dynamics of excitons with low non-radiative component in semi-polar (10-11)-oriented GaN/AlGaN multiple quantum wells</w:t>
+                <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Izyumskaya</w:t>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4894513⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061676v1</w:t>
+                <w:t xml:space="preserve">hal-01101061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of ZnO/(Zn, Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.9. </w:t>
+              <w:t xml:space="preserve">Turkish Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Turkish Journal of Physics, 38, pp.420-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3906/z-1407-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101061v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO/(Zn, Mg)O quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitonic recombination dynamics in non-polar GaN/AlGaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Turkish Journal of Physics, 38, pp.420-428. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.073510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3906/z-1407-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4865959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904861v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar and semipolar GaN/Al0.5Ga0.5N nanostructures for UV light emitters</w:t>
               </w:r>
@@ -1368,51 +1368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,295 +3512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (15), pp.153302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.153302⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304535v1</w:t>
+                <w:t xml:space="preserve">hal-01304534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
+              <w:t xml:space="preserve">, 2006, 74 (15), pp.153302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.153302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304534v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence of single GaN∕AlN hexagonal quantum dots on Si(111): Spectral diffusion effects.</w:t>
               </w:r>
@@ -5440,76 +5440,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5519,122 +5519,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5644,97 +5644,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+                <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
@@ -5769,73 +5769,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908823v1</w:t>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
@@ -6315,393 +6315,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic optical properties of a homoepitaxial (Zn, Mg)O/ZnO quantum well grown on a-plane ZnO substrate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA STATUS SOLIDI C: CURRENT TOPICS IN SOLID STATE PHYSICS, VOL 13 NO 7-9</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429048v1</w:t>
+                <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388929v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic optical properties of a homoepitaxial (Zn, Mg)O/ZnO quantum well grown on a-plane ZnO substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHYSICA STATUS SOLIDI C: CURRENT TOPICS IN SOLID STATE PHYSICS, VOL 13 NO 7-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.598-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
               </w:r>
@@ -6806,277 +6806,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
+                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
+              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389731v1</w:t>
+                <w:t xml:space="preserve">hal-01305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
+                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305122v1</w:t>
+                <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
               </w:r>
@@ -7200,51 +7200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaN Nanostructures with Polar and Semipolar Orientations for the Fabrication of UV LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,152 +9117,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission polarisée d'une boîte quantique unique GaN/AlN : expérience et théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389910v1</w:t>
+                <w:t xml:space="preserve">hal-00389559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage fort exciton-photon dans les microcavités massives ZnO par photoluminescence</w:t>
               </w:r>
@@ -9363,277 +9363,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission polarisée d'une boîte quantique unique GaN/AlN : expérience et théorie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal electric field in ZnO/Zn1-xMgxO in single quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Zinc Oxide and Related Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ypsilanti, Michigan., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389559v1</w:t>
+                <w:t xml:space="preserve">hal-00797187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal electric field in ZnO/Zn1-xMgxO in single quantum wells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Faure</w:t>
+                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Zinc Oxide and Related Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ypsilanti, Michigan., United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797187v1</w:t>
+                <w:t xml:space="preserve">hal-00389910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which quasi-particles in wide band gap bulk microcavities ?</w:t>
               </w:r>
@@ -9738,738 +9738,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">Synthes de nanofils de ZnO dans des matériaux poreux ordonnés: experience et simulation moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude. Mezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306794v1</w:t>
+                <w:t xml:space="preserve">hal-00339577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthes de nanofils de ZnO dans des matériaux poreux ordonnés: experience et simulation moléculaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corine Gerardin</w:t>
+                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339577v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
+                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Christen, Sep 2006, Magdeburg, Germany. pp.352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306799v1</w:t>
+                <w:t xml:space="preserve">hal-01308666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.030⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France. pp.183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01308666v1</w:t>
+                <w:t xml:space="preserve">hal-00389911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
+                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00389911v1</w:t>
+                <w:t xml:space="preserve">hal-01306794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of ZnO nanomaterials using double hydrophilis block polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude. Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Null Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,423 +10518,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO nanorods and nanowires</w:t>
+                <w:t xml:space="preserve">Contrôle de la croissance de nanomatériaux d'oxyde de zinc par des copolymères diblocs hydrophiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suwanboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Anceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389990v1</w:t>
+                <w:t xml:space="preserve">hal-01309706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la croissance de nanomatériaux d'oxyde de zinc par des copolymères diblocs hydrophiles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Suwanboon</w:t>
+                <w:t xml:space="preserve">Polar and non-polar ZnO/ZnMgO quantum well heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ravot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+                <w:t xml:space="preserve">B. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Gérardin</w:t>
+                <w:t xml:space="preserve">M. Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309706v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and non-polar ZnO/ZnMgO quantum well heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+                <w:t xml:space="preserve">Optical properties of ZnO nanorods and nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teisseire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Laügt</w:t>
+                <w:t xml:space="preserve">Stéphanie Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309700v1</w:t>
+                <w:t xml:space="preserve">hal-00389990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Sharp Photoluminescence Spectra of Individual GaN/AlN Quantum Dots. Spectral Diffusion Effects.</w:t>
               </w:r>
@@ -11058,90 +11058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology Control of ZnO Nanomaterials using Double Hydrophilic Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Null Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Boston, United States. pp.Rb15-05.1</w:t>
@@ -11454,90 +11454,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanofils de ZnO dans des Matériaux Poreux Ordonnés: Experience et Simulation Moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suwanboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
@@ -11560,440 +11560,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">Time resolved photoluminescence of ZnO / (Zn,Mg)O quantum wells. Internal electric field effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium G : ZnO and Related Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309747v1</w:t>
+                <w:t xml:space="preserve">hal-01309933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved photoluminescence of ZnO / (Zn,Mg)O quantum wells. Internal electric field effects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium G : ZnO and Related Materials.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309933v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.2598-2603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200562030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309930v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
               </w:r>
@@ -12238,51 +12238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12760,51 +12760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence in photoluminescence of free exciton and bound exciton in low nitrogen content GaInNAs layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,260 +14057,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO / (Zn,Mg)O Quantum Wells : a Time Resolved Photoluminescence Study</w:t>
+                <w:t xml:space="preserve">Determination of internal electric field in ZnO/(Zn,Mg)O quantum wells from time resolved photoluminescence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309698v1</w:t>
+                <w:t xml:space="preserve">hal-01309701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of internal electric field in ZnO/(Zn,Mg)O quantum wells from time resolved photoluminescence experiments</w:t>
+                <w:t xml:space="preserve">ZnO / (Zn,Mg)O Quantum Wells : a Time Resolved Photoluminescence Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309701v1</w:t>
+                <w:t xml:space="preserve">hal-01309698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-photoluminescence of isolated hexagonal GaN/AlN quantum dots : role of the electron-hole dipole</w:t>
               </w:r>
@@ -14441,277 +14441,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312258v1</w:t>
+                <w:t xml:space="preserve">hal-01312282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+                <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312282v1</w:t>
+                <w:t xml:space="preserve">hal-01312258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave versus time-resolved photo-luminescence of GaN/AlN quantum dots.</w:t>
               </w:r>
@@ -15116,51 +15116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izyumskaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/z-1407-17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.073303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dannefaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Craigen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05647-V" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JT3HNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhouib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maloumbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Gouskov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayaa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100115900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdal Okur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;hne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339577v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Null Tichit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwanboon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389990v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Anceau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.079" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SGWB3L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine G&#233;rardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.10.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG10KQV3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75J2F46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izyumskaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894513" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/z-1407-17" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865959" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.073303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dannefaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Craigen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05647-V" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JT3HNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhouib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maloumbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Gouskov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayaa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100115900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdal Okur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;hne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Null Tichit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwanboon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine G&#233;rardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Anceau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.079" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SGWB3L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.10.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG10KQV3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75J2F46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>