--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -576,319 +576,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric V. Calman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Butov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154792v1</w:t>
+                <w:t xml:space="preserve">hal-01181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric V. Calman</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. V. Butov</w:t>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181619v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination dynamics of excitons with low non-radiative component in semi-polar (10-11)-oriented GaN/AlGaN multiple quantum wells</w:t>
+                <w:t xml:space="preserve">Excitonic recombination dynamics in non-polar GaN/AlGaN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
@@ -908,97 +908,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Izyumskaya</w:t>
+                <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.093517. </w:t>
+              <w:t xml:space="preserve">, 2014, 115, pp.073510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4894513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4865959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061676v1</w:t>
+                <w:t xml:space="preserve">hal-01905144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
               </w:r>
@@ -1202,51 +1202,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic recombination dynamics in non-polar GaN/AlGaN quantum wells</w:t>
+                <w:t xml:space="preserve">Recombination dynamics of excitons with low non-radiative component in semi-polar (10-11)-oriented GaN/AlGaN multiple quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
@@ -1266,97 +1266,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang</w:t>
+                <w:t xml:space="preserve">N Izyumskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 115, pp.073510. </w:t>
+              <w:t xml:space="preserve">, 2014, 116, pp.093517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4865959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4894513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905144v1</w:t>
+                <w:t xml:space="preserve">hal-01061676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar and semipolar GaN/Al0.5Ga0.5N nanostructures for UV light emitters</w:t>
               </w:r>
@@ -2030,563 +2030,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633265v1</w:t>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">G. Rossbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633192v1</w:t>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553820v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
               </w:r>
@@ -3512,295 +3512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (15), pp.153302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.153302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304534v1</w:t>
+                <w:t xml:space="preserve">hal-01304535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (15), pp.153302. </w:t>
+              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.153302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304535v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence of single GaN∕AlN hexagonal quantum dots on Si(111): Spectral diffusion effects.</w:t>
               </w:r>
@@ -4182,429 +4182,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of the time-dependent descreening of internal electric field in a wurtzite GaN/Al0.15Ga0.85N quantum well after high photoexcitation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (3), pp.035307. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1753085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303935v1</w:t>
+                <w:t xml:space="preserve">hal-01303942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">From GaAs:N to oversaturated GaAsN: Analysis of the band-gap reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1753085⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (7), pp.073303.1-073303.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.073303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303942v1</w:t>
+                <w:t xml:space="preserve">hal-00330627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From GaAs:N to oversaturated GaAsN: Analysis of the band-gap reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
+                <w:t xml:space="preserve">Observation and modeling of the time-dependent descreening of internal electric field in a wurtzite GaN/Al0.15Ga0.85N quantum well after high photoexcitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (7), pp.073303.1-073303.4. </w:t>
+              <w:t xml:space="preserve">, 2004, 69 (3), pp.035307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.073303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330627v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor-acceptor-like behavior of electron-hole pair recombinations in low-dimensional (Ga,In)N/GaN systems.</w:t>
               </w:r>
@@ -5440,76 +5440,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5519,122 +5519,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5644,97 +5644,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908823v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
@@ -5769,73 +5769,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+                <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
@@ -6071,51 +6071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,51 +6196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,168 +6315,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic optical properties of a homoepitaxial (Zn, Mg)O/ZnO quantum well grown on a-plane ZnO substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHYSICA STATUS SOLIDI C: CURRENT TOPICS IN SOLID STATE PHYSICS, VOL 13 NO 7-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.598-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388929v1</w:t>
+                <w:t xml:space="preserve">hal-01429048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6535,203 +6526,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic optical properties of a homoepitaxial (Zn, Mg)O/ZnO quantum well grown on a-plane ZnO substrate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA STATUS SOLIDI C: CURRENT TOPICS IN SOLID STATE PHYSICS, VOL 13 NO 7-9</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01429048v1</w:t>
+                <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,277 +6806,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
+                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305122v1</w:t>
+                <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
+                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
+              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389731v1</w:t>
+                <w:t xml:space="preserve">hal-01305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
               </w:r>
@@ -7088,77 +7088,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Gil, Jun 2014, Montpellier, France</w:t>
@@ -7841,277 +7841,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633287v1</w:t>
+                <w:t xml:space="preserve">hal-00633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Beaur</w:t>
+                <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633315v1</w:t>
+                <w:t xml:space="preserve">hal-00633287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor of AlN microdisks embedding GaN quantum dots</w:t>
               </w:r>
@@ -8621,277 +8621,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between bragg- and cavity-mode polaritons in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Boîtes Quantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures (PLMCN9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633306v1</w:t>
+                <w:t xml:space="preserve">hal-00389907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bragg- and cavity-mode polaritons in a ZnO microcavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures (PLMCN9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Journées Boîtes Quantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389907v1</w:t>
+                <w:t xml:space="preserve">hal-00633306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the internal electric field on excitonic transitions in ZnO/(Zn,Mg)O quantum wells.</w:t>
               </w:r>
@@ -9738,581 +9738,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthes de nanofils de ZnO dans des matériaux poreux ordonnés: experience et simulation moléculaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corine Gerardin</w:t>
+                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339577v1</w:t>
+                <w:t xml:space="preserve">hal-01306794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
+                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Christen, Sep 2006, Magdeburg, Germany. pp.352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306799v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.030⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France. pp.183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01308666v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
+                <w:t xml:space="preserve">Synthes de nanofils de ZnO dans des matériaux poreux ordonnés: experience et simulation moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude. Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389911v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
+                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
@@ -10347,129 +10347,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306794v1</w:t>
+                <w:t xml:space="preserve">hal-01306799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of ZnO nanomaterials using double hydrophilis block polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude. Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Null Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,423 +10518,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la croissance de nanomatériaux d'oxyde de zinc par des copolymères diblocs hydrophiles.</w:t>
+                <w:t xml:space="preserve">Optical properties of ZnO nanorods and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ravot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corine Gérardin</w:t>
+                <w:t xml:space="preserve">Stéphanie Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309706v1</w:t>
+                <w:t xml:space="preserve">hal-00389990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and non-polar ZnO/ZnMgO quantum well heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Teisseire</w:t>
+                <w:t xml:space="preserve">Contrôle de la croissance de nanomatériaux d'oxyde de zinc par des copolymères diblocs hydrophiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suwanboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lo</w:t>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laügt</w:t>
+                <w:t xml:space="preserve">Corine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309700v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO nanorods and nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Mezy</w:t>
+                <w:t xml:space="preserve">Polar and non-polar ZnO/ZnMgO quantum well heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Anceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+                <w:t xml:space="preserve">M. Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389990v1</w:t>
+                <w:t xml:space="preserve">hal-01309700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Sharp Photoluminescence Spectra of Individual GaN/AlN Quantum Dots. Spectral Diffusion Effects.</w:t>
               </w:r>
@@ -11039,961 +11039,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Control of ZnO Nanomaterials using Double Hydrophilic Block Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+                <w:t xml:space="preserve">Time resolved photoluminescence study of ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT 2005) Symposium N — ZnO and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Singapour, Singapore. pp.12-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2005.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389989v1</w:t>
+                <w:t xml:space="preserve">hal-01309928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved photoluminescence study of ZnO/(Zn,Mg)O quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT 2005) Symposium N — ZnO and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01309928v1</w:t>
+                <w:t xml:space="preserve">hal-01309937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Synthèse de nanofils de ZnO dans des Matériaux Poreux Ordonnés: Experience et Simulation Moléculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suwanboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309937v1</w:t>
+                <w:t xml:space="preserve">hal-01309705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanofils de ZnO dans des Matériaux Poreux Ordonnés: Experience et Simulation Moléculaire.</w:t>
+                <w:t xml:space="preserve">Morphology Control of ZnO Nanomaterials using Double Hydrophilic Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Null Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Boston, United States. pp.Rb15-05.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309705v1</w:t>
+                <w:t xml:space="preserve">hal-00389989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved photoluminescence of ZnO / (Zn,Mg)O quantum wells. Internal electric field effects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium G : ZnO and Related Materials.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.2598-2603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200562030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309933v1</w:t>
+                <w:t xml:space="preserve">hal-01309747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">Time resolved photoluminescence of ZnO / (Zn,Mg)O quantum wells. Internal electric field effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium G : ZnO and Related Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01309930v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Harmand</w:t>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.2598-2603, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200562030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309747v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
               </w:r>
@@ -12238,51 +12238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12760,51 +12760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence in photoluminescence of free exciton and bound exciton in low nitrogen content GaInNAs layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13326,77 +13326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13589,51 +13589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14441,277 +14441,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+                <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312282v1</w:t>
+                <w:t xml:space="preserve">hal-01312258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312258v1</w:t>
+                <w:t xml:space="preserve">hal-01312282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave versus time-resolved photo-luminescence of GaN/AlN quantum dots.</w:t>
               </w:r>
@@ -15116,51 +15116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izyumskaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894513" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/z-1407-17" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865959" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.073303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dannefaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Craigen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05647-V" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JT3HNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhouib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maloumbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Gouskov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayaa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100115900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdal Okur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;hne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Null Tichit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwanboon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine G&#233;rardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Anceau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.079" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SGWB3L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.10.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG10KQV3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75J2F46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/z-1407-17" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izyumskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.073303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dannefaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Craigen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05647-V" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JT3HNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhouib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maloumbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Gouskov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayaa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100115900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdal Okur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;hne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Null Tichit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwanboon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389990v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Anceau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.079" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SGWB3L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine G&#233;rardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.10.034" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG10KQV3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309705v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75J2F46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>