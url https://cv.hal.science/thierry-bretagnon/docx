--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -576,787 +576,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peristera Andreakou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. V. Butov</w:t>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181619v1</w:t>
+                <w:t xml:space="preserve">hal-01154792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric V. Calman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vladimirova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">L. V. Butov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154792v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic recombination dynamics in non-polar GaN/AlGaN quantum wells</w:t>
+                <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang</w:t>
+                <w:t xml:space="preserve">K Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4865959⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905144v1</w:t>
+                <w:t xml:space="preserve">hal-01101061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
+                <w:t xml:space="preserve">Excitonic recombination dynamics in non-polar GaN/AlGaN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K Lekhal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.073510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101061v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO/(Zn, Mg)O quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombination dynamics of excitons with low non-radiative component in semi-polar (10-11)-oriented GaN/AlGaN multiple quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Izyumskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/z-1407-17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.093517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4894513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904861v1</w:t>
+                <w:t xml:space="preserve">hal-01061676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination dynamics of excitons with low non-radiative component in semi-polar (10-11)-oriented GaN/AlGaN multiple quantum wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of ZnO/(Zn, Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.093517. </w:t>
+              <w:t xml:space="preserve">Turkish Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Turkish Journal of Physics, 38, pp.420-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4894513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3906/z-1407-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061676v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar and semipolar GaN/Al0.5Ga0.5N nanostructures for UV light emitters</w:t>
               </w:r>
@@ -1368,51 +1368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,295 +2298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553820v2</w:t>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633192v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
               </w:r>
@@ -4182,429 +4182,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation and modeling of the time-dependent descreening of internal electric field in a wurtzite GaN/Al0.15Ga0.85N quantum well after high photoexcitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 96 (1), pp.180. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (3), pp.035307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1753085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303942v1</w:t>
+                <w:t xml:space="preserve">hal-01303935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From GaAs:N to oversaturated GaAsN: Analysis of the band-gap reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
+                <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.073303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1753085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330627v1</w:t>
+                <w:t xml:space="preserve">hal-01303942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of the time-dependent descreening of internal electric field in a wurtzite GaN/Al0.15Ga0.85N quantum well after high photoexcitation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">From GaAs:N to oversaturated GaAsN: Analysis of the band-gap reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (3), pp.035307. </w:t>
+              <w:t xml:space="preserve">, 2004, 69 (7), pp.073303.1-073303.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.073303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303935v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor-acceptor-like behavior of electron-hole pair recombinations in low-dimensional (Ga,In)N/GaN systems.</w:t>
               </w:r>
@@ -5440,76 +5440,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5519,122 +5519,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5644,73 +5644,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
               </w:r>
@@ -6071,51 +6071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,51 +6196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,307 +6431,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388983v1</w:t>
+                <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388929v1</w:t>
+                <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,77 +7088,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Gil, Jun 2014, Montpellier, France</w:t>
@@ -7200,51 +7200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaN Nanostructures with Polar and Semipolar Orientations for the Fabrication of UV LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7841,277 +7841,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Beaur</w:t>
+                <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633315v1</w:t>
+                <w:t xml:space="preserve">hal-00633287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633287v1</w:t>
+                <w:t xml:space="preserve">hal-00633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor of AlN microdisks embedding GaN quantum dots</w:t>
               </w:r>
@@ -9738,738 +9738,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
+                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Christen, Sep 2006, Magdeburg, Germany. pp.352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306794v1</w:t>
+                <w:t xml:space="preserve">hal-01308666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenade, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01308666v1</w:t>
+                <w:t xml:space="preserve">hal-01306794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
+                <w:t xml:space="preserve">Synthes de nanofils de ZnO dans des matériaux poreux ordonnés: experience et simulation moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude. Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389911v1</w:t>
+                <w:t xml:space="preserve">hal-00339577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthes de nanofils de ZnO dans des matériaux poreux ordonnés: experience et simulation moléculaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corine Gerardin</w:t>
+                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339577v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
+                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France. pp.183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306799v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of ZnO nanomaterials using double hydrophilis block polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude. Mezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Null Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,298 +10518,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO nanorods and nanowires</w:t>
+                <w:t xml:space="preserve">Contrôle de la croissance de nanomatériaux d'oxyde de zinc par des copolymères diblocs hydrophiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suwanboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Anceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389990v1</w:t>
+                <w:t xml:space="preserve">hal-01309706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la croissance de nanomatériaux d'oxyde de zinc par des copolymères diblocs hydrophiles.</w:t>
+                <w:t xml:space="preserve">Optical properties of ZnO nanorods and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corine Gérardin</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309706v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar and non-polar ZnO/ZnMgO quantum well heterostructures</w:t>
               </w:r>
@@ -11039,961 +11039,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved photoluminescence study of ZnO/(Zn,Mg)O quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Morhain</w:t>
+                <w:t xml:space="preserve">Morphology Control of ZnO Nanomaterials using Double Hydrophilic Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Null Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT 2005) Symposium N — ZnO and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Boston, United States. pp.Rb15-05.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309928v1</w:t>
+                <w:t xml:space="preserve">hal-00389989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time resolved photoluminescence study of ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT 2005) Symposium N — ZnO and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Singapour, Singapore. pp.12-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2005.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309937v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanofils de ZnO dans des Matériaux Poreux Ordonnés: Experience et Simulation Moléculaire.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Ravot</w:t>
+                <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309705v1</w:t>
+                <w:t xml:space="preserve">hal-01309937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Control of ZnO Nanomaterials using Double Hydrophilic Block Copolymers</w:t>
+                <w:t xml:space="preserve">Synthèse de nanofils de ZnO dans des Matériaux Poreux Ordonnés: Experience et Simulation Moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suwanboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Boston, United States. pp.Rb15-05.1</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389989v1</w:t>
+                <w:t xml:space="preserve">hal-01309705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+                <w:t xml:space="preserve">Time resolved photoluminescence of ZnO / (Zn,Mg)O quantum wells. Internal electric field effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium G : ZnO and Related Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309747v1</w:t>
+                <w:t xml:space="preserve">hal-01309933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved photoluminescence of ZnO / (Zn,Mg)O quantum wells. Internal electric field effects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium G : ZnO and Related Materials.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309933v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.2598-2603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200562030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309930v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
               </w:r>
@@ -12238,51 +12238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12760,51 +12760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence in photoluminescence of free exciton and bound exciton in low nitrogen content GaInNAs layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13326,77 +13326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13589,51 +13589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,260 +14057,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of internal electric field in ZnO/(Zn,Mg)O quantum wells from time resolved photoluminescence experiments</w:t>
+                <w:t xml:space="preserve">ZnO / (Zn,Mg)O Quantum Wells : a Time Resolved Photoluminescence Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309701v1</w:t>
+                <w:t xml:space="preserve">hal-01309698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO / (Zn,Mg)O Quantum Wells : a Time Resolved Photoluminescence Study</w:t>
+                <w:t xml:space="preserve">Determination of internal electric field in ZnO/(Zn,Mg)O quantum wells from time resolved photoluminescence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309698v1</w:t>
+                <w:t xml:space="preserve">hal-01309701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-photoluminescence of isolated hexagonal GaN/AlN quantum dots : role of the electron-hole dipole</w:t>
               </w:r>
@@ -14572,51 +14572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15116,51 +15116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/z-1407-17" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izyumskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.073303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dannefaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Craigen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05647-V" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JT3HNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhouib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maloumbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Gouskov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayaa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100115900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdal Okur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;hne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Null Tichit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwanboon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389990v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Anceau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.079" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SGWB3L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine G&#233;rardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.10.034" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG10KQV3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309705v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75J2F46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izyumskaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/z-1407-17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.073303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dannefaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Craigen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)05647-V" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JT3HNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dilhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00858-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MNGKC8Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhouib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maloumbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Gouskov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayaa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100115900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdal Okur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;hne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Null Tichit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwanboon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine G&#233;rardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Anceau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.079" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SGWB3L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.10.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG10KQV3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75J2F46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>