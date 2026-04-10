--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2371,429 +2371,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Cryptophane-223-Type Derivatives with Dual Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brotin</w:t>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (14), pp.9127-9137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+                <w:t xml:space="preserve">hal-04859111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Cryptophane-223-Type Derivatives with Dual Functionalization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Boutin</w:t>
+                <w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K. Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake L. Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01093⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859111v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02117134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake L. Greenfield</w:t>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02117134v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal detection of proteins by $^{129}$Xe NMR and fluorescence spectroscopy</w:t>
               </w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical properties of 2,2’-bioxirane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Complexation of Chiral Oxirane Derivatives by an Enantiopure Cryptophane in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,161 +3690,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated cryptophanes: toward dual PHIP/hyperpolarised xenon sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiroptical properties of cryptophane-111</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Huber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brotin</w:t>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 56, pp.672-678. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (28), pp.18303 - 18310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.4691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02045g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01660523v1</w:t>
+                <w:t xml:space="preserve">hal-01682735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Study of the Complexation of Cesium and Thallium Cations by a Water-Soluble Cryptophane</w:t>
               </w:r>
@@ -3958,161 +3958,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01556375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties of cryptophane-111</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsaturated cryptophanes: toward dual PHIP/hyperpolarised xenon sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Gaspard Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (28), pp.18303 - 18310. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 56, pp.672-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp02045g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682735v1</w:t>
+                <w:t xml:space="preserve">cea-01660523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Methoxy Groups in Cryptophanes for Complexation of Xenon. Conformational Selection Evidenced by 129 Xe-1 H NMR SPINOE Experiments</w:t>
               </w:r>
@@ -6048,273 +6048,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
+                <w:t xml:space="preserve">Synthesis of Highly Substituted Cryptophane Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (12), pp.6143 - 6153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4007738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117438v1</w:t>
+                <w:t xml:space="preserve">hal-01896992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Highly Substituted Cryptophane Derivatives</w:t>
+                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.177-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo4007738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896992v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Cavity Size of Water-Soluble Cryptophanes on Their Binding Properties for Cesium and Thallium Cations</w:t>
               </w:r>
@@ -9026,51 +9026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Soluble Cryptophanes Showing Unprecedented Affinity for Xenon: Candidates as NMR-Based Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10151,254 +10151,129 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garcia</w:t>
+                <w:t xml:space="preserve">Chantal Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pelle</w:t>
+                <w:t xml:space="preserve">Fabrienne Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Goldner</w:t>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 116, pp.2094-2102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 116 (5), pp.2094-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja00084a055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10408,146 +10283,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gram-scale Nitrogen Containing Cryptophanes for Trapping Toxic Thallium (I) Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10606,276 +10481,276 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Dissolved Methane in Harsh Environments Using Robust Microfiber Coupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnfather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Steigenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beresna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Charlotte, NC, United States. pp.ATu4A.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.ATu4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIROPTICAL PROPERTIES OF ENANTIOPURE CRYPTOPHANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th conference on vibrational SPECTROSCOPY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, BOCHUM, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an amphoteric azacryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10884,106 +10759,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Supramoléculaire (JCS) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIRAL ISOTOPOLOGUES OF CRYPTOPHANE-B: SYNTHESIS AND CHIROPTICAL PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11042,73 +10917,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André collet de la chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Rosa; Reiko Oda; Elisabeth Hillard; Valérie Blanchet; François Riobe, Oct 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the physical properties of Xe@Cryptophane complexes easily predictable? The case of the syn and anti Tris-azacryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11167,850 +11042,850 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie du Groupe de Recherche (GDR) Chirafun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeanne Crassous, Apr 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn and Anti Tris-Azacryptophanes: From Chiroptical Studies to Unpredictable Xe@Cryptophane Complexes Physical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SEEDS4CD virtual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Cryptophane-[223] Type Derivatives with Dual Functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle de la Section Rhône-Alpes de La Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
+                <w:t xml:space="preserve">Chiroptical Properties of Cryptophane Derivatives Performing Self-Encapsulation Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
+              <w:t xml:space="preserve">"JACC" Les Journées André Collet de la Chiralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335854v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of Cryptophane Derivatives Performing Self-Encapsulation Phenomenon</w:t>
+                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"JACC" Les Journées André Collet de la Chiralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335857v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
+                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335856v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Enantiopure Cryptophane Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Unusual Properties of the cryptophane-222 skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Heildeberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structurally Modified Cryptophane and Its Applications for cation Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Lise Chapellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André collet de la Chiralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenon@cryptophane Complexes as New Contrast Agents for Resonance Magnetic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-COST event "Spin Hyperpolarization in NMR and MRI"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées sur l'utilisation du xénon polarisé comme biosonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12019,247 +11894,247 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2014 (Groupe d’Etude de Résonance Magnétique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02361804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of microscopic models of chirality to second harmonic reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel organic material and technological advances for photonics : Proceedings of Symposium R of the 2001 E-MRS Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Strasbourg, France. pp.63-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0379-6779(01)00594-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12269,65 +12144,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Strategy for the Preparation of a Tribenzotriquinacene Containing Small Cryptophane by Irreversible Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12355,466 +12230,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotta catch Thallium : New Amphoteric Nitrogen-Containing Cryptophanes for Trapping Toxic Tl(I) Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Macrocyclic and Supramolecular Chemistry (MASC) Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Milton Keynes, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Perlot</w:t>
+                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710362v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710352v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710059v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: Synthesis and encapsulation properties of an amphoteric azacryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12823,405 +12698,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie Macrocyclique et Supramoléculaire (MACS) RSC2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymérisation de terthiophènes greffés aux cryptophanes sur micro-capteurs pour la reconnaissance de cations métalliques dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Study of Cryptophanes Subjected to Self-Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle de la Section Rhône-Alpes de La Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dually Functionalized Cryptophane-[223] for 129Xe Biosensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry and Chirality 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13249,290 +13124,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocamic Acid Functionalized Cryptophane for Xe-based Biosensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supr@Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Cryptophane Platform for Xenonbased Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD and Master Day, ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective complexation of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13547,87 +13422,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13655,168 +13530,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy - CD2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Cryptophane Platform for Xenon-based Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France section Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate determination of pH via hyperpolarized $^{129}$Xe NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13858,181 +13733,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th FGMR Annual Discussion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of 2,2’-Bisoxirane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Nona and Dodecamethoxy Cryptophanes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14087,319 +13962,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Recognition of Caesium and thallium Cations by Enantiopure Cryptophanes.</w:t>
+                <w:t xml:space="preserve">Chiroptical properties of nona and Dodecamethoxy cryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMCS-2015. The International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103486v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties of nona and Dodecamethoxy cryptophanes</w:t>
+                <w:t xml:space="preserve">Molecular Recognition of Caesium and thallium Cations by Enantiopure Cryptophanes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
+              <w:t xml:space="preserve">ISMCS-2015. The International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103449v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14458,51 +14333,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium XeMAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14512,138 +14387,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-soluble cryptophanes: design and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calixarenes and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14711,51 +14586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D698F37B"/>
+    <w:nsid w:val="0751EE34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14942,51 +14817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-brotin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9746-4706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155415700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Alberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana J&#225;gersk&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lloyd Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lessio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rusli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01824A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715290v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400136" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou C.G. D&#8217;haese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kapit&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianfeng Ouyang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Nitschke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202301319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02883381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00950" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl K Eggers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Fu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic V Ngo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Vuong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niederl&#228;nder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dusschoten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Offenh&#228;usser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b09479" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01556375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700979" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02045g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b09771" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Siurdyban" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00653" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Mathew" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ed&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takacs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kowalewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5039156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavagnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502652p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Takacs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4105272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500621g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4007738" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4074009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltesova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3898" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.05605-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Todde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303469x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305110k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201167w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stopin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96HJ574-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo102350g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200519r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendlinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gyejacquot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4CBF5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889622v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902740" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJVZQK5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Fairchild" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Travis Holman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Fogarty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1071515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;olt&#233;sov&#225;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotsyubynskyy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2637" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39DVM2SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr0680437" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Chaffee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd M. Goodson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903452k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701662w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F46JKTD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804450w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M92BQV54-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikkhou Aski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutasta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed&#233;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8039498" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JHJ1KWP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4CXQ9LF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906225v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lowery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Chavez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janette Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500327" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897101v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060266r" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7R9MR0V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050495g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B3SLCFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thozet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-81PXBN1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018724v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158S1089-5647(03)07515-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Darzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rousset-Arzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312979a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C28A9E22FE6825CCC9863250083162387DD6E782/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darzac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dutasta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9504899" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8P74JRT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005952v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garcia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrienne Pelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00084a055" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9RWPZP01-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763653v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnfather" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steigenberger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beresna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.ATu4A.5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720285v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270560v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103501v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103443v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103468v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724166v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103492v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103449v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-brotin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9746-4706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155415700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Alberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana J&#225;gersk&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lloyd Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lessio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rusli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01824A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715290v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400136" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou C.G. D&#8217;haese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kapit&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianfeng Ouyang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Nitschke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202301319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02883381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00950" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl K Eggers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Fu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic V Ngo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Vuong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niederl&#228;nder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dusschoten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Offenh&#228;usser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b09479" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02045g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01556375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700979" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b09771" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Siurdyban" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00653" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Mathew" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ed&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takacs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kowalewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5039156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavagnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502652p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Takacs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4105272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500621g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4007738" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4074009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltesova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3898" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.05605-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Todde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303469x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305110k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201167w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stopin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96HJ574-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo102350g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200519r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendlinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gyejacquot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4CBF5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889622v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902740" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJVZQK5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Fairchild" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Travis Holman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Fogarty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1071515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;olt&#233;sov&#225;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotsyubynskyy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2637" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39DVM2SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr0680437" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Chaffee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd M. Goodson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903452k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701662w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F46JKTD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804450w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M92BQV54-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikkhou Aski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutasta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed&#233;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8039498" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JHJ1KWP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4CXQ9LF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906225v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lowery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Chavez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janette Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500327" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897101v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060266r" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7R9MR0V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050495g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B3SLCFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thozet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-81PXBN1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018724v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158S1089-5647(03)07515-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Darzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rousset-Arzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312979a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C28A9E22FE6825CCC9863250083162387DD6E782/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darzac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dutasta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9504899" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8P74JRT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322811v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrienne Pell&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00084a055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9RWPZP01-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnfather" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steigenberger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beresna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.ATu4A.5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720285v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103506v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103443v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103492v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103449v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>