--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -571,425 +571,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation induced changes to the structure of cryptophane cages</w:t>
+                <w:t xml:space="preserve">A Water-Soluble Cryptophane Decorated with Aromatic Amine Groups Shows High Affinity for Cesium and Thallium(I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Lloyd Williams</w:t>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cox</w:t>
+                <w:t xml:space="preserve">Martin Doll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Yuan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Rusli</w:t>
+                <w:t xml:space="preserve">Kevin Chighine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT01824A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (7), pp.4560-4568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721934v1</w:t>
+                <w:t xml:space="preserve">hal-04721125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water-Soluble Cryptophane Decorated with Aromatic Amine Groups Shows High Affinity for Cesium and Thallium(I)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiroptical Properties of a Cryptophane Soluble at Neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02791⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (18), pp.e202400136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721125v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of a Cryptophane Soluble at Neutral pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+                <w:t xml:space="preserve">Cation induced changes to the structure of cryptophane cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lloyd Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Martina Lessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivia Rusli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (18), pp.e202400136. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT01824A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715290v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the surrounding effects on Raman optical activity signatures of a chiral cage system: Cryptophane-PP-111</w:t>
               </w:r>
@@ -1103,291 +1103,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosterically Regulated Guest Binding Determines Framework Symmetry for an Fe II 4 L 4 Cage</w:t>
+                <w:t xml:space="preserve">Subtle Stereochemical Effects Influence Binding and Purification Abilities of an Fe II 4 L 4 Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichao Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luca Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adinarayana Bellamkonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202301319⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (9), pp.5570-5577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c00294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218728v1</w:t>
+                <w:t xml:space="preserve">hal-04216375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle Stereochemical Effects Influence Binding and Purification Abilities of an Fe II 4 L 4 Cage</w:t>
+                <w:t xml:space="preserve">Allosterically Regulated Guest Binding Determines Framework Symmetry for an Fe II 4 L 4 Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichao Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Pesce</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adinarayana Bellamkonda</w:t>
+                <w:t xml:space="preserve">Nianfeng Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya K Ronson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan R Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (9), pp.5570-5577. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (18), pp.e202301319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c00294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202301319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216375v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Syn / Anti Relative Configuration of Cryptophane-222 on the Binding Affinity of Cesium and Thallium</w:t>
               </w:r>
@@ -1490,51 +1490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of syn and anti Xenon-Cryptophanes Complexes Decorated with Aromatic Amine Groups: Chemical Platforms for Accessing New Cryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the physical properties of Xe@cryptophane complexes easily predictable? the case of $syn$ and $anti$ tris-$aza$-cryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86 (11), pp.7648-7658. </w:t>
@@ -1905,51 +1905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopure Cryptophane Derivatives: Synthesis and Chiroptical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2009,51 +2009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereomeric stilbenoid glucoside dimers from the rhizomes of Gnetum africanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,295 +2505,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t>
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jake L. Greenfield</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02117134v1</w:t>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+                <w:t xml:space="preserve">Enantiopure [Cs$^+$/Xe$\subset$Cryptophane]$\subset$Fe$^{II}$$_4$L$_4$ Hierarchical Superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+                <w:t xml:space="preserve">Tanya K. Ronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">Jake L. Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (20), pp.8339-8345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b02866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02117134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal detection of proteins by $^{129}$Xe NMR and fluorescence spectroscopy</w:t>
               </w:r>
@@ -2926,77 +2926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical study of cryptophanes subjected to self‐encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3579,77 +3579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Complexation of Chiral Oxirane Derivatives by an Enantiopure Cryptophane in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical properties of cryptophane-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (28), pp.18303 - 18310. </w:t>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Lise Chapellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,295 +4624,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cryptophanes With Two Different Reaction Sites: Chemical Platforms for Xenon Biosensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of chloromethane complexes of cryptophane-A analogue with butoxy groups using C-13 NMR in the solid state and solution along with single crystal X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Robert Cochrane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renny Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Edén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b00653⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (8), pp.596-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187801v1</w:t>
+                <w:t xml:space="preserve">hal-01234423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of chloromethane complexes of cryptophane-A analogue with butoxy groups using C-13 NMR in the solid state and solution along with single crystal X-ray diffraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brotin</w:t>
+                <w:t xml:space="preserve">Synthesis of cryptophanes With Two Different Reaction Sites: Chemical Platforms for Xenon Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Lise Chapellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattias Edén</w:t>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (8), pp.596-602. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.6143-6151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.4265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234423v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Cryptophane-223 and -233 Investigated by ECD, VCD, and ROA Spectroscopy</w:t>
               </w:r>
@@ -5032,51 +5032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Shielding Anisotropies for Chloroform Exchanging between a Free Site and a Complex with Cryptophane-D: A Cross-Correlated NMR Relaxation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vellutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (49), pp.14859 - 14867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5541,780 +5541,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Optical Activity of Enantiopure Cryptophanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR Investigation of Chloromethane Complexes of Cryptophane-A and Its Analogue with Butoxy Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+                <w:t xml:space="preserve">Z. Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kowalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (19), pp.5211 - 5217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502652p⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.2134 - 2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4105272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889532v1</w:t>
+                <w:t xml:space="preserve">hal-01896756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Investigation of Chloromethane Complexes of Cryptophane-A and Its Analogue with Butoxy Groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Steiner</w:t>
+                <w:t xml:space="preserve">Chiroptical Properties of Nona- and Dodecamethoxy Cryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kowalewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Brotin</w:t>
+                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (8), pp.2134 - 2146. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (13), pp.6028 - 6036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4105272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo500621g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896756v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of Nona- and Dodecamethoxy Cryptophanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman Optical Activity of Enantiopure Cryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79 (13), pp.6028 - 6036. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.5211 - 5217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo500621g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp502652p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889531v1</w:t>
+                <w:t xml:space="preserve">hal-01889532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Z-Spectroscopy for 129 Xe NMR-Based Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Highly Substituted Cryptophane Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz402261h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (12), pp.6143 - 6153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4007738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896791v1</w:t>
+                <w:t xml:space="preserve">hal-01896992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Highly Substituted Cryptophane Derivatives</w:t>
+                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4007738⟩</w:t>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.177-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896992v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Z-Spectroscopy for 129 Xe NMR-Based Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexej Jerschow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (23), pp.4172 - 4176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz402261h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01117438v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Cavity Size of Water-Soluble Cryptophanes on Their Binding Properties for Cesium and Thallium Cations</w:t>
               </w:r>
@@ -6339,64 +6339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (41), pp.12593 - 12601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6430,77 +6430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-guest complexes between cryptophane-C and chloromethanes revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soltesova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,389 +6649,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitive Zinc-Activated 129Xe MRI Probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
+                <w:t xml:space="preserve">Inclusion of Chloromethane Guests Affects Conformation and Internal Dynamics of Cryptophane-D Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Todde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201109194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (27), pp.7898 - 7913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303469x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117150v1</w:t>
+                <w:t xml:space="preserve">hal-01896993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of Chloromethane Guests Affects Conformation and Internal Dynamics of Cryptophane-D Host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Todde</w:t>
+                <w:t xml:space="preserve">A Sensitive Zinc-Activated 129Xe MRI Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Tassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (17), pp.4100-4103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201109194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303469x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896993v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Soluble Molecular Capsule for the Complexation of Cesium and Thallium Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Montserret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (35), pp.10905 - 10914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7104,64 +7104,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (19), pp.7816 - 7825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7335,295 +7335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Effects Induced by Guest Encapsulation in an Enantiopure Water-Soluble Cryptophane</w:t>
+                <w:t xml:space="preserve">Enantioselective Complexation of Chiral Propylene Oxide by an Enantiopure Water-Soluble Cryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Ågren</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Hans Agren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 76 (5), pp.1372 - 1383. </w:t>
+              <w:t xml:space="preserve">, 2011, 76 (10), pp.4178 - 4181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo102350g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo200519r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898934v1</w:t>
+                <w:t xml:space="preserve">hal-01889599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Complexation of Chiral Propylene Oxide by an Enantiopure Water-Soluble Cryptophane</w:t>
+                <w:t xml:space="preserve">Conformational Effects Induced by Guest Encapsulation in an Enantiopure Water-Soluble Cryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Agren</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Hans Ågren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 76 (10), pp.4178 - 4181. </w:t>
+              <w:t xml:space="preserve">, 2011, 76 (5), pp.1372 - 1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo200519r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo102350g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889599v1</w:t>
+                <w:t xml:space="preserve">hal-01898934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH and Counterions on the Encapsulation Properties of Xenon in Water-Soluble Cryptophanes</w:t>
               </w:r>
@@ -7781,64 +7781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (15), pp.4507 - 4518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8018,90 +8018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigation of guest-host complex between chloroform and cryptophane C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Šoltésová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kotsyubynskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8385,64 +8385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Chiroptical Properties of Cryptophanes Having C 1 -Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8495,552 +8495,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Changes in Cryptophane Having C 1 -Symmetry Studied by Vibrational Circular Dichroism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies of Inclusion Complexes of Dichloromethane in Cryptophanes by Exchange Kinetics and 13 C NMR in Solution and the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikkhou Aski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp804450w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (36), pp.13873 - 13881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8039498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889735v1</w:t>
+                <w:t xml:space="preserve">hal-01889741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Inclusion Complexes of Dichloromethane in Cryptophanes by Exchange Kinetics and 13 C NMR in Solution and the Solid State</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational Changes in Cryptophane Having C 1 -Symmetry Studied by Vibrational Circular Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (36), pp.13873 - 13881. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (36), pp.8464 - 8470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8039498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp804450w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889741v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational circular dichroism study of optically pure cryptophane-A</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of Xenon Biosensors for Detection of Protein Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lowery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Janette Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0603148⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.65 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200500327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109886v1</w:t>
+                <w:t xml:space="preserve">hal-01906225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Xenon Biosensors for Detection of Protein Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational circular dichroism study of optically pure cryptophane-A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cavagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.5533-5540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0603148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200500327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Soluble Cryptophanes Showing Unprecedented Affinity for Xenon: Candidates as NMR-Based Biosensors</w:t>
               </w:r>
@@ -9282,57 +9282,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Microspectrometry as a New Approach to the Investigation of Molecular Recognition in Solids: Chloroform−Cryptophane Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Raman Microspectrometry as a New Approach to the Investigation of Molecular Recognition in Solids: Chloroform-Cryptophane Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9361,124 +9361,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 108 (18), pp.5572 - 5581. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.5572 -5581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0375158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0375158S1089-5647(03)07515-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907027v1</w:t>
+                <w:t xml:space="preserve">hal-00018724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Microspectrometry as a New Approach to the Investigation of Molecular Recognition in Solids: Chloroform-Cryptophane Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Raman Microspectrometry as a New Approach to the Investigation of Molecular Recognition in Solids: Chloroform−Cryptophane Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9507,82 +9495,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (18), pp.5572 - 5581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0375158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0375158S1089-5647(03)07515-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and application of cryptophanol hosts: 129Xe NMR spectroscopy of a deuterium-labeled (Xe)2@bis-cryptophane complex</w:t>
               </w:r>
@@ -9704,333 +9704,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cryptophanes from their precursors as viewed by liquid secondary ion mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic chiroptical effects in surface second harmonic reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Becchi</w:t>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Dutasta</w:t>
+                <w:t xml:space="preserve">A. Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 338 (2-3), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00275-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314103v1</w:t>
+                <w:t xml:space="preserve">hal-00837026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic chiroptical effects in surface second harmonic reflection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of cryptophanes from their precursors as viewed by liquid secondary ion mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">M. Darzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Collet</w:t>
+                <w:t xml:space="preserve">D. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36, pp.1092-1097</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00837026v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[n]-Polyenovanillins (n = 1−6) as New Push−Pull Polyenes for Nonlinear Optics: Synthesis, Structural Studies, and Experimental and Theoretical Investigation of Their Spectroscopic Properties, Electronic Structures, and Quadratic Hyperpolarizabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigations of the nonlinear optical properties of vanillin, polyenovanillin, and bisvanillin derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,286 +10386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Léonce</w:t>
+                <w:t xml:space="preserve">Detection of Dissolved Methane in Harsh Environments Using Robust Microfiber Coupler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnfather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Steigenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beresna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, NC, United States. pp.ATu4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.ATu4A.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584742v1</w:t>
+                <w:t xml:space="preserve">hal-04763653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Dissolved Methane in Harsh Environments Using Robust Microfiber Coupler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Beresna</w:t>
+                <w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an unprecedented water-soluble azacryptophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chighine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd French Supramolecular Chemistry Congress Supr@Paris2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.ATu4A.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04763653v1</w:t>
+                <w:t xml:space="preserve">hal-04584742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIROPTICAL PROPERTIES OF ENANTIOPURE CRYPTOPHANES</w:t>
               </w:r>
@@ -10720,64 +10720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: synthesis and encapsulation properties of an amphoteric azacryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10867,51 +10867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10953,51 +10953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the physical properties of Xe@Cryptophane complexes easily predictable? The case of the syn and anti Tris-azacryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11005,51 +11005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie du Groupe de Recherche (GDR) Chirafun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeanne Crassous, Apr 2021, Virtual conference, France</w:t>
@@ -11078,51 +11078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn and Anti Tris-Azacryptophanes: From Chiroptical Studies to Unpredictable Xe@Cryptophane Complexes Physical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11357,217 +11357,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
+                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335856v1</w:t>
+                <w:t xml:space="preserve">hal-05335854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
+                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
+              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335854v1</w:t>
+                <w:t xml:space="preserve">hal-05335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Enantiopure Cryptophane Derivatives</w:t>
               </w:r>
@@ -11980,77 +11980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of microscopic models of chirality to second harmonic reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12171,51 +12171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Strategy for the Preparation of a Tribenzotriquinacene Containing Small Cryptophane by Irreversible Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12355,368 +12355,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710059v1</w:t>
+                <w:t xml:space="preserve">hal-04710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
+                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710362v1</w:t>
+                <w:t xml:space="preserve">hal-04710352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Perlot</w:t>
+                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710352v1</w:t>
+                <w:t xml:space="preserve">hal-04710059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: Synthesis and encapsulation properties of an amphoteric azacryptophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13091,51 +13091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13389,51 +13389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13484,51 +13484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13808,51 +13808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13871,148 +13871,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of Nona and Dodecamethoxy Cryptophanes.</w:t>
+                <w:t xml:space="preserve">Molecular Recognition of Caesium and thallium Cations by Enantiopure Cryptophanes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
+              <w:t xml:space="preserve">ISMCS-2015. The International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103492v1</w:t>
+                <w:t xml:space="preserve">hal-02103486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical properties of nona and Dodecamethoxy cryptophanes</w:t>
               </w:r>
@@ -14024,77 +14028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14113,152 +14117,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Recognition of Caesium and thallium Cations by Enantiopure Cryptophanes.</w:t>
+                <w:t xml:space="preserve">Chiroptical Properties of Nona and Dodecamethoxy Cryptophanes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cavagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMCS-2015. The International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103486v1</w:t>
+                <w:t xml:space="preserve">hal-02103492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t>
               </w:r>
@@ -14414,51 +14414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-soluble cryptophanes: design and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14586,51 +14586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0751EE34"/>
+    <w:nsid w:val="F677B2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14817,51 +14817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-brotin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9746-4706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155415700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Alberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana J&#225;gersk&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lloyd Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lessio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rusli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01824A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715290v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400136" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou C.G. D&#8217;haese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kapit&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianfeng Ouyang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Nitschke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202301319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02883381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00950" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl K Eggers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Fu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic V Ngo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Vuong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niederl&#228;nder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dusschoten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Offenh&#228;usser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b09479" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02045g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01556375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700979" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b09771" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Siurdyban" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00653" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Mathew" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ed&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takacs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kowalewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5039156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavagnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502652p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Takacs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4105272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500621g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4007738" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4074009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltesova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3898" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.05605-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Todde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303469x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305110k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201167w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stopin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96HJ574-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo102350g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200519r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendlinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gyejacquot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4CBF5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889622v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902740" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJVZQK5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Fairchild" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Travis Holman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Fogarty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1071515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;olt&#233;sov&#225;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotsyubynskyy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2637" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39DVM2SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr0680437" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Chaffee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd M. Goodson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903452k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701662w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F46JKTD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804450w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M92BQV54-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikkhou Aski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutasta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed&#233;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8039498" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JHJ1KWP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4CXQ9LF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906225v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lowery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Chavez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janette Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500327" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897101v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060266r" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7R9MR0V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050495g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B3SLCFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thozet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-81PXBN1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018724v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158S1089-5647(03)07515-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Darzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rousset-Arzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312979a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C28A9E22FE6825CCC9863250083162387DD6E782/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darzac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dutasta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9504899" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8P74JRT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322811v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrienne Pell&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00084a055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9RWPZP01-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnfather" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steigenberger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beresna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.ATu4A.5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720285v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103506v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103443v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103492v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103449v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-brotin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9746-4706" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155415700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Alberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana J&#225;gersk&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715290v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400136" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lloyd Williams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lessio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rusli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01824A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou C.G. D&#8217;haese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kapit&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianfeng Ouyang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Nitschke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202301319" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chighine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.08.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02883381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00950" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl K Eggers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Fu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic V Ngo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Vuong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02117134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake L. Greenfield" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02866" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niederl&#228;nder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Dusschoten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Offenh&#228;usser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b09479" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01922217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02045g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01556375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700979" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b09771" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Siurdyban" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Mathew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ed&#233;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4265" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00653" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takacs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kowalewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04721H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Tassali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403669p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5039156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Takacs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4105272" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cavagnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500621g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502652p" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4007738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Jerschow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402261h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4074009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltesova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3898" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.05605-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Todde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303469x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201109194" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F15PFN6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305110k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201167w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stopin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96HJ574-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200519r" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898934v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo102350g" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Desvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendlinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gyejacquot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4CBF5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889622v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902740" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJVZQK5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Fairchild" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil I. Joseph" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Travis Holman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Fogarty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1071515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;olt&#233;sov&#225;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotsyubynskyy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2637" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39DVM2SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr0680437" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Chaffee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd M. Goodson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903452k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701662w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F46JKTD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikkhou Aski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutasta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ed&#233;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8039498" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JHJ1KWP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804450w" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M92BQV54-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lowery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Chavez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janette Ruiz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500327" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603148" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4CXQ9LF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897101v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060266r" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7R9MR0V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050495g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B3SLCFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thozet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158S1089-5647(03)07515-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907027v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0375158" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-81PXBN1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Darzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rousset-Arzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312979a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C28A9E22FE6825CCC9863250083162387DD6E782/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darzac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dutasta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9504899" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8P74JRT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322811v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrienne Pell&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00084a055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9RWPZP01-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763653v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnfather" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steigenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beresna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.ATu4A.5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720285v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103506v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103443v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361804v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103486v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103449v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103492v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356699v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>