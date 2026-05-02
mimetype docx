--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -1830,187 +1830,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenance d’habilitation à diriger des recherches (HDR). Marie-Agnès Lucas-Avenel, « Éditer des œuvres latines à l’ère du numérique. Édition critique multisupport de Geoffroi Malaterra, Histoire du Grand Comte Roger et de son frère Robert Guiscard (livres III et IV) »</w:t>
+                <w:t xml:space="preserve">Les informations relatives à la faune du Nord dans le Liber de natura rerum de Thomas de Cantimpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.167-171 (2020/1, 70). </w:t>
+              <w:t xml:space="preserve">RursuSpicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La conversation des encyclopédistes, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.701.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001672v1</w:t>
+                <w:t xml:space="preserve">hal-02139405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les informations relatives à la faune du Nord dans le Liber de natura rerum de Thomas de Cantimpré</w:t>
+                <w:t xml:space="preserve">Soutenance d’habilitation à diriger des recherches (HDR). Marie-Agnès Lucas-Avenel, « Éditer des œuvres latines à l’ère du numérique. Édition critique multisupport de Geoffroi Malaterra, Histoire du Grand Comte Roger et de son frère Robert Guiscard (livres III et IV) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RursuSpicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La conversation des encyclopédistes, 3, </w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.167-171 (2020/1, 70). </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/annor.701.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139405v1</w:t>
+                <w:t xml:space="preserve">hal-03001672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De proprietatibus quorundam animalium. Le bestiaire du manuscrit 28 d’Avranches</w:t>
               </w:r>
@@ -3070,329 +3070,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Quelques réflexions pour clore le dossier consacré à l'édition électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 43</w:t>
+              <w:t xml:space="preserve">, 2004, 43 (L'édition électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008452v1</w:t>
+                <w:t xml:space="preserve">halshs-00008454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions pour clore le dossier consacré à l'édition électronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en page et mise en texte avec les feuilles de style CSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 43 (L'édition électronique)</w:t>
+              <w:t xml:space="preserve">, 2004, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008454v1</w:t>
+                <w:t xml:space="preserve">halshs-00007964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en page et mise en texte avec les feuilles de style CSS</w:t>
+                <w:t xml:space="preserve">Quelques réflexions autour de la chaîne éditoriale d'un document numérique : l'exemple de La Lettre volée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007964v1</w:t>
+                <w:t xml:space="preserve">halshs-00004503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions autour de la chaîne éditoriale d'un document numérique : l'exemple de La Lettre volée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004503v1</w:t>
+                <w:t xml:space="preserve">halshs-00008452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre volée ou comment Internet et le multimédia révèlent le travail de l'historien</w:t>
               </w:r>
@@ -4036,272 +4036,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects matériels du don d’animaux exotiques dans les échanges diplomatiques</w:t>
+                <w:t xml:space="preserve">The Gyrfalcon in the Middle Ages, an Exotic Bird of Prey (Western Europe and Near East)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bauden, Frédéric. </w:t>
+              <w:t xml:space="preserve">Burnett, Charles; Van Den Abeele, Baudouin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture matérielle et contacts diplomatiques entre l’Occident latin, Byzance et l’Orient islamique (XIe-XVIe s.) (Actes du colloque de Liège, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.177-202, 2021, Islamic History and Civilization, 183, 978-90-04-46533-6</w:t>
+              <w:t xml:space="preserve">Falconry in the Mediterranean Context During the Pre-Modern Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-98, 2021, Bibliotheca Cynegetica, 978-2-600-06236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139420v1</w:t>
+                <w:t xml:space="preserve">hal-02139381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire les couleurs de la girafe</w:t>
+                <w:t xml:space="preserve">Aspects matériels du don d’animaux exotiques dans les échanges diplomatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rabel, Claudia; Jacquesson, François; Hablot, Laurent. </w:t>
+              <w:t xml:space="preserve">Bauden, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l’atelier de Michel Pastoureau. Hommages de nombreux amis et collègues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture matérielle et contacts diplomatiques entre l’Occident latin, Byzance et l’Orient islamique (XIe-XVIe s.) (Actes du colloque de Liège, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.177-202, 2021, Islamic History and Civilization, 183, 978-90-04-46533-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03437206v2</w:t>
+                <w:t xml:space="preserve">hal-02139420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gyrfalcon in the Middle Ages, an Exotic Bird of Prey (Western Europe and Near East)</w:t>
+                <w:t xml:space="preserve">Décrire les couleurs de la girafe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Burnett, Charles; Van Den Abeele, Baudouin. </w:t>
+              <w:t xml:space="preserve">Rabel, Claudia; Jacquesson, François; Hablot, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Falconry in the Mediterranean Context During the Pre-Modern Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, </w:t>
+              <w:t xml:space="preserve">Dans l’atelier de Michel Pastoureau. Hommages de nombreux amis et collègues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-98, 2021, Bibliotheca Cynegetica, 978-2-600-06236-7</w:t>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.142-145, 2021, Collection Iconotextes, 978-2-86906-788-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139381v1</w:t>
+                <w:t xml:space="preserve">halshs-03437206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting with Cheetahs at European Courts, from the Origins to the End of a Fashion</w:t>
               </w:r>
@@ -4538,268 +4538,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux exotiques dans les ménageries médiévales</w:t>
+                <w:t xml:space="preserve">Nommer les animaux exotiques de Baybars, d'Orient en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques Toussaint. </w:t>
+              <w:t xml:space="preserve">Müller, Christian; Roiland-Rouabah, Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabuleuses histoires des bêtes et des hommes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les non-dits du nom. Onomastique et documents en terres d'Islam. Mélanges offerts à Jacqueline Sublet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIFD 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-402, 2013, Études arabes médiévales et modernes, 978-2-35159-167-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.5728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00905429v1</w:t>
+                <w:t xml:space="preserve">halshs-00857902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer les animaux exotiques de Baybars, d'Orient en Occident</w:t>
+                <w:t xml:space="preserve">Animalia extranea et stupenda ad videndum. Describing and Naming Exotic Beasts in Cairo Sultan's Menagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Müller, Christian; Roiland-Rouabah, Muriel. </w:t>
+              <w:t xml:space="preserve">Francisco de Asís García García, Mónica Ann Walker Vadillo, María Victoria Chico Picaza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les non-dits du nom. Onomastique et documents en terres d'Islam. Mélanges offerts à Jacqueline Sublet</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals and Otherness in the Middle Ages Perspectives across disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archeopress, pp.25-34, 2013, British archaeological reports, International series, 2500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.5728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00857902v1</w:t>
+                <w:t xml:space="preserve">halshs-00845246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animalia extranea et stupenda ad videndum. Describing and Naming Exotic Beasts in Cairo Sultan's Menagerie</w:t>
+                <w:t xml:space="preserve">Les animaux exotiques dans les ménageries médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francisco de Asís García García, Mónica Ann Walker Vadillo, María Victoria Chico Picaza. </w:t>
+              <w:t xml:space="preserve">Jacques Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals and Otherness in the Middle Ages Perspectives across disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archeopress, pp.25-34, 2013, British archaeological reports, International series, 2500</w:t>
+              <w:t xml:space="preserve">Fabuleuses histoires des bêtes et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trema - Société archéologique de Namur, pp.97-121, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00845246v1</w:t>
+                <w:t xml:space="preserve">halshs-00905429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La belle captive. La girafe dans les ménageries princières au Moyen Âge</w:t>
               </w:r>
@@ -5506,226 +5506,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une hymne montoise à saint Michel : un fragment « volage » du manuscrit 98 d'Avranches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un fragment de Rémi d’Auxerre dans la reliure d'un manuscrit du Mont Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168225v1</w:t>
+                <w:t xml:space="preserve">hal-02050507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fragment de Rémi d’Auxerre dans la reliure d'un manuscrit du Mont Saint-Michel</w:t>
+                <w:t xml:space="preserve">Compte rendu de la soutenance du mémoire d’Habilitation à diriger des recherches de Marie-Agnès Lucas Avenel (Caen, 6 décembre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050507v1</w:t>
+                <w:t xml:space="preserve">hal-02409329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de la soutenance du mémoire d’Habilitation à diriger des recherches de Marie-Agnès Lucas Avenel (Caen, 6 décembre 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une hymne montoise à saint Michel : un fragment « volage » du manuscrit 98 d'Avranches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409329v1</w:t>
+                <w:t xml:space="preserve">hal-02168225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la soutenance de thèse de Michaël Bloche (Caen, 10 décembre 2019)</w:t>
               </w:r>
@@ -6028,275 +6028,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing “Monkey Business”. Fettered Apes in the Middle Ages</w:t>
+                <w:t xml:space="preserve">Fact Checking: Can Ostriches Digest Iron?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00845267v2</w:t>
+                <w:t xml:space="preserve">halshs-00905413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact Checking: Can Ostriches Digest Iron?</w:t>
+                <w:t xml:space="preserve">Preventing “Monkey Business”. Fettered Apes in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00905413v1</w:t>
+                <w:t xml:space="preserve">halshs-00845267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chasse au guépard et au lynx en Syrie et en Irak au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les couloirs de la mort. Battues et enclos de chasse de la Perse à l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667534v1</w:t>
+                <w:t xml:space="preserve">halshs-00710014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couloirs de la mort. Battues et enclos de chasse de la Perse à l'Espagne</w:t>
+                <w:t xml:space="preserve">La chasse au guépard et au lynx en Syrie et en Irak au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00710014v1</w:t>
+                <w:t xml:space="preserve">halshs-00667534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les revues papier ?</w:t>
               </w:r>
@@ -6713,303 +6713,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid, mixture of interbreed beasts, or species of its own? The nature of the giraffe in Medieval Arabic Natural History</w:t>
+                <w:t xml:space="preserve">Les noms de la girafe, de kamelopardalis à giraffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Challenges and Future Trends in Medieval Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central European University, Jun 2023, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Äge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3; GDRI Zoomathia; Chandezon, Christophe; Zucker, Arnaud, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130867v1</w:t>
+                <w:t xml:space="preserve">hal-04262640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de la girafe, de kamelopardalis à giraffa</w:t>
+                <w:t xml:space="preserve">Hybrid, mixture of interbreed beasts, or species of its own? The nature of the giraffe in Medieval Arabic Natural History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Äge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3; GDRI Zoomathia; Chandezon, Christophe; Zucker, Arnaud, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Current Challenges and Future Trends in Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European University, Jun 2023, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262640v1</w:t>
+                <w:t xml:space="preserve">hal-04130867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garder et montrer les animaux exotiques dans les ménageries médiévales</w:t>
+                <w:t xml:space="preserve">Savoirs, observations et expériences sur l’animal exotique captif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Collections vivantes (Muséum-EHESS) Les collections vivantes au prisme des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roustan, Mélanie; Reubi, Serge; Gallay-Keller, Mathilde, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal, dans l’Antiquité et au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Zoomathia; Université de Nice; Zucker, Arnaud, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903238v1</w:t>
+                <w:t xml:space="preserve">hal-03843479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, observations et expériences sur l’animal exotique captif</w:t>
+                <w:t xml:space="preserve">Garder et montrer les animaux exotiques dans les ménageries médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal, dans l’Antiquité et au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Zoomathia; Université de Nice; Zucker, Arnaud, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire Collections vivantes (Muséum-EHESS) Les collections vivantes au prisme des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roustan, Mélanie; Reubi, Serge; Gallay-Keller, Mathilde, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843479v1</w:t>
+                <w:t xml:space="preserve">hal-03903238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souvenir des girafes impériales au Moyen Âge et à la Renaissance</w:t>
               </w:r>
@@ -7403,165 +7403,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De proprietatibus quorundam animalium. Un bestiaire inédit dans un manuscrit composite contenant divers matériaux pour la prédication (Avranches MS. 28)</w:t>
+                <w:t xml:space="preserve">La transmission des savoirs zoologiques au Moyen Âge et la création d’animaux « philologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la Bibliothèque virtuelle du Mont Saint-Michel, État des recherches sur l’ancienne bibliothèque monastique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Sep 2018, Avranches, France</w:t>
+              <w:t xml:space="preserve">143e congrès du CTHS : la transmission des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914294v1</w:t>
+                <w:t xml:space="preserve">halshs-01914292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des savoirs zoologiques au Moyen Âge et la création d’animaux « philologiques »</w:t>
+                <w:t xml:space="preserve">De proprietatibus quorundam animalium. Un bestiaire inédit dans un manuscrit composite contenant divers matériaux pour la prédication (Avranches MS. 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">143e congrès du CTHS : la transmission des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Autour de la Bibliothèque virtuelle du Mont Saint-Michel, État des recherches sur l’ancienne bibliothèque monastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Sep 2018, Avranches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914292v1</w:t>
+                <w:t xml:space="preserve">halshs-01914294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de travail de Samuel Bochart dans son Hierozoicon : le cas de la girafe</w:t>
               </w:r>
@@ -7679,661 +7679,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01914290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les “propriétés” des animaux et leur utilisation dans la création des images</w:t>
+                <w:t xml:space="preserve">Origines éthologiques et biologiques des propriétés légendaires des animaux : le cas du poulpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école des bêtes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau, Nov 2016, Pau, France</w:t>
+              <w:t xml:space="preserve">Zoomathia Meeting. Towards multidisciplinary research projects on animals in Ancient and Medieval cultures and societies. Topics and methodological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Zoomathia; Università per Stranieri, Siena, Oct 2016, Sienne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914276v1</w:t>
+                <w:t xml:space="preserve">halshs-01914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrides et croisements de Timothée de Gaza à la zoologie arabe</w:t>
+                <w:t xml:space="preserve">Cheetah Hunting in European Courts. From the apogee to the end of a fashion (14th-17th C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Around Timotheos of Gaza Late Antiquity Greek zoological sources (IIe-VIe s. ap. J.-C.) in Syriac and Arabic literature (VIIIe-XVe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Animals at Court</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Munich, Dec 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01914265v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheetah Hunting in European Courts. From the apogee to the end of a fashion (14th-17th C.)</w:t>
+                <w:t xml:space="preserve">Les “propriétés” des animaux et leur utilisation dans la création des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals at Court</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Munich, Dec 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">L’école des bêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau, Nov 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01914283v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement animal comme support d'allégorie religieuse et de moralisation au Moyen Âge. Le cas du singe</w:t>
+                <w:t xml:space="preserve">Hybrides et croisements de Timothée de Gaza à la zoologie arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les problématiques éthologiques dans les documents antiques et médiévaux (textes, images) étude des sources, évolution des connaissances, diffusion du savoir, identification des espèces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Zoomathia, au sein du congrès du CTHS, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Around Timotheos of Gaza Late Antiquity Greek zoological sources (IIe-VIe s. ap. J.-C.) in Syriac and Arabic literature (VIIIe-XVe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01308163v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine de l'ambre gris selon les auteurs latins, d'après la pharmacopée arabe</w:t>
+                <w:t xml:space="preserve">Le comportement animal comme support d'allégorie religieuse et de moralisation au Moyen Âge. Le cas du singe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes animaliers au Moyen Age et et à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniàle Buschinger, Université de Picardie Jules-Verne, Mar 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Les problématiques éthologiques dans les documents antiques et médiévaux (textes, images) étude des sources, évolution des connaissances, diffusion du savoir, identification des espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Zoomathia, au sein du congrès du CTHS, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01308144v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01308163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines éthologiques et biologiques des propriétés légendaires des animaux : le cas du poulpe</w:t>
+                <w:t xml:space="preserve">L'origine de l'ambre gris selon les auteurs latins, d'après la pharmacopée arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomathia Meeting. Towards multidisciplinary research projects on animals in Ancient and Medieval cultures and societies. Topics and methodological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Zoomathia; Università per Stranieri, Siena, Oct 2016, Sienne, Italie</w:t>
+              <w:t xml:space="preserve">Mondes animaliers au Moyen Age et et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniàle Buschinger, Université de Picardie Jules-Verne, Mar 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01914256v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01308144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs médiévaux sur l’ambre de baleine, d’Orient en Occident</w:t>
+                <w:t xml:space="preserve">La girafe moralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les poissons au Moyen Âge : imaginer, décrire, pêcher, consommer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM - Université de Caen, Mar 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">XXIe congrès de la société internationale renardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Zürich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308091v1</w:t>
+                <w:t xml:space="preserve">halshs-01308128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gyrfalcon in the Middle Ages, an Exotic Bird of Prey</w:t>
+                <w:t xml:space="preserve">Les savoirs médiévaux sur l’ambre de baleine, d’Orient en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Falconry in the Mediterranean Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles Burnett, Nov 2015, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Les poissons au Moyen Âge : imaginer, décrire, pêcher, consommer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM - Université de Caen, Mar 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308104v1</w:t>
+                <w:t xml:space="preserve">halshs-01308091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La girafe moralisée</w:t>
+                <w:t xml:space="preserve">The Gyrfalcon in the Middle Ages, an Exotic Bird of Prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe congrès de la société internationale renardienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Zürich, Suisse</w:t>
+              <w:t xml:space="preserve">Falconry in the Mediterranean Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Burnett, Nov 2015, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308128v1</w:t>
+                <w:t xml:space="preserve">halshs-01308104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La girafe, l'éléphant et les animaux exotiques dans la ménagerie de Frédéric II</w:t>
               </w:r>
@@ -8900,51 +8900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A93D1235"/>
+    <w:nsid w:val="44319B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9048,51 +9048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B6058FC3"/>
+    <w:nsid w:val="44C6C513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9196,51 +9196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="526E5DF8"/>
+    <w:nsid w:val="D5DD065C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9344,51 +9344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E9FAD82"/>
+    <w:nsid w:val="812AF010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9492,51 +9492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A2862AAC"/>
+    <w:nsid w:val="12C53690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9640,51 +9640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FC6E84E6"/>
+    <w:nsid w:val="8749E154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9788,51 +9788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7BC0FCE7"/>
+    <w:nsid w:val="2CF38EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +9936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B29C5FFA"/>
+    <w:nsid w:val="AF25BDAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10084,51 +10084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DF3FA85D"/>
+    <w:nsid w:val="B1AF638D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10232,51 +10232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="770E963A"/>
+    <w:nsid w:val="2FAA47ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10490,51 +10490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-buquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243631588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3049157162075878980001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/ichtya-corpus-de-traites-latins-dichtyologie-et-histoire-des-savoirs-sur-la-faune-aquatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/dyrin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/bvmsm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrsh.unicaen.fr/scripta/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoomathia2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/medievales.11219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ichtya2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anthropozoologica.com/53/fasc2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parismatch.com/royal-blog/quand-les-girafes-etaient-de-precieux-cadeaux-diplomatiques-entre-souverains-238848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-cours-de-l-histoire/la-diplomatie-de-la-girafe-pour-le-prince-des-animaux-pour-cadeaux-812748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arte.tv/fr/videos/100170-034-A/gymnastique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Sciences-et-ethique/A-Autun-vase-IVe-siecle-contenant-lambre-gris-2021-10-22-1201181824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/tab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mad.hypotheses.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04292062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03001672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.701.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.540" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.00013.buq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.23.02buq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my l'Anglais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fellous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/cycle-thematique/le-manuscrit-dans-tous-ses-etats-2005-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zerdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/les-materiaux-du-livre-medieval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/parfums-d-orient/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437206v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/dans-latelier-de-michel-pastoureau/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600062367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/488254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110544794-002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110499056-030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/5728" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664537v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04587383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11pi4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03482850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02050507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845267v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04984155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03903238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03843479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03898195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03672008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-buquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243631588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3049157162075878980001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/ichtya-corpus-de-traites-latins-dichtyologie-et-histoire-des-savoirs-sur-la-faune-aquatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/dyrin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/bvmsm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrsh.unicaen.fr/scripta/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoomathia2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/medievales.11219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ichtya2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anthropozoologica.com/53/fasc2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parismatch.com/royal-blog/quand-les-girafes-etaient-de-precieux-cadeaux-diplomatiques-entre-souverains-238848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-cours-de-l-histoire/la-diplomatie-de-la-girafe-pour-le-prince-des-animaux-pour-cadeaux-812748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arte.tv/fr/videos/100170-034-A/gymnastique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Sciences-et-ethique/A-Autun-vase-IVe-siecle-contenant-lambre-gris-2021-10-22-1201181824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/tab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mad.hypotheses.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04292062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03001672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.701.0167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.540" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.00013.buq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.23.02buq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my l'Anglais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fellous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/cycle-thematique/le-manuscrit-dans-tous-ses-etats-2005-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zerdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/les-materiaux-du-livre-medieval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/parfums-d-orient/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600062367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437206v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/dans-latelier-de-michel-pastoureau/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/488254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110544794-002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110499056-030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/5728" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5728" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664537v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04587383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11pi4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03482850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02050507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845267v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04984155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03843479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03903238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03898195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03672008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>