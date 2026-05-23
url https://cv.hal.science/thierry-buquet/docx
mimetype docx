--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1830,187 +1830,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les informations relatives à la faune du Nord dans le Liber de natura rerum de Thomas de Cantimpré</w:t>
+                <w:t xml:space="preserve">Soutenance d’habilitation à diriger des recherches (HDR). Marie-Agnès Lucas-Avenel, « Éditer des œuvres latines à l’ère du numérique. Édition critique multisupport de Geoffroi Malaterra, Histoire du Grand Comte Roger et de son frère Robert Guiscard (livres III et IV) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RursuSpicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La conversation des encyclopédistes, 3, </w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.167-171 (2020/1, 70). </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/annor.701.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139405v1</w:t>
+                <w:t xml:space="preserve">hal-03001672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenance d’habilitation à diriger des recherches (HDR). Marie-Agnès Lucas-Avenel, « Éditer des œuvres latines à l’ère du numérique. Édition critique multisupport de Geoffroi Malaterra, Histoire du Grand Comte Roger et de son frère Robert Guiscard (livres III et IV) »</w:t>
+                <w:t xml:space="preserve">Les informations relatives à la faune du Nord dans le Liber de natura rerum de Thomas de Cantimpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.167-171 (2020/1, 70). </w:t>
+              <w:t xml:space="preserve">RursuSpicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La conversation des encyclopédistes, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.701.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001672v1</w:t>
+                <w:t xml:space="preserve">hal-02139405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De proprietatibus quorundam animalium. Le bestiaire du manuscrit 28 d’Avranches</w:t>
               </w:r>
@@ -4538,268 +4538,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer les animaux exotiques de Baybars, d'Orient en Occident</w:t>
+                <w:t xml:space="preserve">Les animaux exotiques dans les ménageries médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Müller, Christian; Roiland-Rouabah, Muriel. </w:t>
+              <w:t xml:space="preserve">Jacques Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les non-dits du nom. Onomastique et documents en terres d'Islam. Mélanges offerts à Jacqueline Sublet</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fabuleuses histoires des bêtes et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trema - Société archéologique de Namur, pp.97-121, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00857902v1</w:t>
+                <w:t xml:space="preserve">halshs-00905429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animalia extranea et stupenda ad videndum. Describing and Naming Exotic Beasts in Cairo Sultan's Menagerie</w:t>
+                <w:t xml:space="preserve">Nommer les animaux exotiques de Baybars, d'Orient en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francisco de Asís García García, Mónica Ann Walker Vadillo, María Victoria Chico Picaza. </w:t>
+              <w:t xml:space="preserve">Müller, Christian; Roiland-Rouabah, Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals and Otherness in the Middle Ages Perspectives across disciplines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les non-dits du nom. Onomastique et documents en terres d'Islam. Mélanges offerts à Jacqueline Sublet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIFD 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-402, 2013, Études arabes médiévales et modernes, 978-2-35159-167-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.5728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00845246v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux exotiques dans les ménageries médiévales</w:t>
+                <w:t xml:space="preserve">Animalia extranea et stupenda ad videndum. Describing and Naming Exotic Beasts in Cairo Sultan's Menagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques Toussaint. </w:t>
+              <w:t xml:space="preserve">Francisco de Asís García García, Mónica Ann Walker Vadillo, María Victoria Chico Picaza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabuleuses histoires des bêtes et des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trema - Société archéologique de Namur, pp.97-121, 2013</w:t>
+              <w:t xml:space="preserve">Animals and Otherness in the Middle Ages Perspectives across disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archeopress, pp.25-34, 2013, British archaeological reports, International series, 2500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00905429v1</w:t>
+                <w:t xml:space="preserve">halshs-00845246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La belle captive. La girafe dans les ménageries princières au Moyen Âge</w:t>
               </w:r>
@@ -5506,226 +5506,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fragment de Rémi d’Auxerre dans la reliure d'un manuscrit du Mont Saint-Michel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une hymne montoise à saint Michel : un fragment « volage » du manuscrit 98 d'Avranches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050507v1</w:t>
+                <w:t xml:space="preserve">hal-02168225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de la soutenance du mémoire d’Habilitation à diriger des recherches de Marie-Agnès Lucas Avenel (Caen, 6 décembre 2019)</w:t>
+                <w:t xml:space="preserve">Un fragment de Rémi d’Auxerre dans la reliure d'un manuscrit du Mont Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409329v1</w:t>
+                <w:t xml:space="preserve">hal-02050507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une hymne montoise à saint Michel : un fragment « volage » du manuscrit 98 d'Avranches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de la soutenance du mémoire d’Habilitation à diriger des recherches de Marie-Agnès Lucas Avenel (Caen, 6 décembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168225v1</w:t>
+                <w:t xml:space="preserve">hal-02409329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la soutenance de thèse de Michaël Bloche (Caen, 10 décembre 2019)</w:t>
               </w:r>
@@ -6028,275 +6028,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact Checking: Can Ostriches Digest Iron?</w:t>
+                <w:t xml:space="preserve">Preventing “Monkey Business”. Fettered Apes in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00905413v1</w:t>
+                <w:t xml:space="preserve">halshs-00845267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing “Monkey Business”. Fettered Apes in the Middle Ages</w:t>
+                <w:t xml:space="preserve">Fact Checking: Can Ostriches Digest Iron?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00845267v2</w:t>
+                <w:t xml:space="preserve">halshs-00905413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couloirs de la mort. Battues et enclos de chasse de la Perse à l'Espagne</w:t>
+                <w:t xml:space="preserve">La chasse au guépard et au lynx en Syrie et en Irak au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00710014v1</w:t>
+                <w:t xml:space="preserve">halshs-00667534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chasse au guépard et au lynx en Syrie et en Irak au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les couloirs de la mort. Battues et enclos de chasse de la Perse à l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667534v1</w:t>
+                <w:t xml:space="preserve">halshs-00710014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les revues papier ?</w:t>
               </w:r>
@@ -6610,337 +6610,337 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animal exotique dans les ménageries médiévales</w:t>
+                <w:t xml:space="preserve">Choosing “charismatic” species for diplomatic gifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animaux, monstres et hybrides dans l’art et la culture médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, UFR Histoire, histoire de l’art et archéologie; Biay, Sébastien; Vilain, Ambre, Mar 2025, Nantes (Nantes Université), France</w:t>
+              <w:t xml:space="preserve">Culture sovrane nel Mediterraneo medievale. Modelli, lessici, simboli tra Oriente e Occidente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paravicini Bagliani, Augusto; Silanos, Pietro; Università degli Studi di Bari Aldo Moro, May 2026, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984155v1</w:t>
+                <w:t xml:space="preserve">hal-05623397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de la girafe, de kamelopardalis à giraffa</w:t>
+                <w:t xml:space="preserve">L’animal exotique dans les ménageries médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Äge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3; GDRI Zoomathia; Chandezon, Christophe; Zucker, Arnaud, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Animaux, monstres et hybrides dans l’art et la culture médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, UFR Histoire, histoire de l’art et archéologie; Biay, Sébastien; Vilain, Ambre, Mar 2025, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262640v1</w:t>
+                <w:t xml:space="preserve">hal-04984155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid, mixture of interbreed beasts, or species of its own? The nature of the giraffe in Medieval Arabic Natural History</w:t>
+                <w:t xml:space="preserve">Les noms de la girafe, de kamelopardalis à giraffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Challenges and Future Trends in Medieval Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central European University, Jun 2023, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Äge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3; GDRI Zoomathia; Chandezon, Christophe; Zucker, Arnaud, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130867v1</w:t>
+                <w:t xml:space="preserve">hal-04262640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, observations et expériences sur l’animal exotique captif</w:t>
+                <w:t xml:space="preserve">Hybrid, mixture of interbreed beasts, or species of its own? The nature of the giraffe in Medieval Arabic Natural History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal, dans l’Antiquité et au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Zoomathia; Université de Nice; Zucker, Arnaud, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Current Challenges and Future Trends in Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European University, Jun 2023, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843479v1</w:t>
+                <w:t xml:space="preserve">hal-04130867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garder et montrer les animaux exotiques dans les ménageries médiévales</w:t>
               </w:r>
@@ -6989,868 +6989,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souvenir des girafes impériales au Moyen Âge et à la Renaissance</w:t>
+                <w:t xml:space="preserve">Savoirs, observations et expériences sur l’animal exotique captif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadeaux diplomatiques et exotica. 5e rencontre de la série Ex Oriente luxuria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Schneider, Pierre; Trinquier, Jean, Dec 2022, Arras, France</w:t>
+              <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal, dans l’Antiquité et au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Zoomathia; Université de Nice; Zucker, Arnaud, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898195v1</w:t>
+                <w:t xml:space="preserve">hal-03843479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait(s) de la girafe de Laurent le Magnifique, en textes et en images</w:t>
+                <w:t xml:space="preserve">Le souvenir des girafes impériales au Moyen Âge et à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal et portrait à la Renaissance. De bestiae dignitate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fémelat, Armelle; Beuzelin, Cécile; Musée de la chasse et de la nature; Musée national de la Renaissance, château d’Écouen, May 2022, Paris, Écouen, France</w:t>
+              <w:t xml:space="preserve">Cadeaux diplomatiques et exotica. 5e rencontre de la série Ex Oriente luxuria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schneider, Pierre; Trinquier, Jean, Dec 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672008v1</w:t>
+                <w:t xml:space="preserve">hal-03898195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de voyage et savoirs sur la faune exotique</w:t>
+                <w:t xml:space="preserve">Portrait(s) de la girafe de Laurent le Magnifique, en textes et en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partage d’espèces, partages de savoirs : la circulation des animaux entre Orient et Occident (XIIe-XVIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Van den Abeele, Baudouin; Zucker, Arnaud, May 2021, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Animal et portrait à la Renaissance. De bestiae dignitate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fémelat, Armelle; Beuzelin, Cécile; Musée de la chasse et de la nature; Musée national de la Renaissance, château d’Écouen, May 2022, Paris, Écouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03222545v1</w:t>
+                <w:t xml:space="preserve">hal-03672008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La girafe en majesté. Histoire d’un animal vedette des ménageries</w:t>
+                <w:t xml:space="preserve">Récits de voyage et savoirs sur la faune exotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humain-Animal. Rencontres La Science se livre (2-24 février 2019 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAVIM - Espace Andrée Chedid, Feb 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Partage d’espèces, partages de savoirs : la circulation des animaux entre Orient et Occident (XIIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Van den Abeele, Baudouin; Zucker, Arnaud, May 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018755v1</w:t>
+                <w:t xml:space="preserve">halshs-03222545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’origine de ambre de baleine selon les auteurs latins, sous influence des sources arabes</w:t>
+                <w:t xml:space="preserve">La girafe en majesté. Histoire d’un animal vedette des ménageries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sources arabes sur les animaux marins et leur transmission dans les textes latins médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM; Brigitte Gauvin; Catherine Jacquemard; Marie-Agnès Lucas-Avenel; Thierry Buquet, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Humain-Animal. Rencontres La Science se livre (2-24 février 2019 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAVIM - Espace Andrée Chedid, Feb 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02064117v1</w:t>
+                <w:t xml:space="preserve">hal-02018755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gessner’s Giraffe. The Bible, the sources and the Iconography</w:t>
+                <w:t xml:space="preserve">L’origine de ambre de baleine selon les auteurs latins, sous influence des sources arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konrad Gessner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Les sources arabes sur les animaux marins et leur transmission dans les textes latins médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM; Brigitte Gauvin; Catherine Jacquemard; Marie-Agnès Lucas-Avenel; Thierry Buquet, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01708475v1</w:t>
+                <w:t xml:space="preserve">halshs-02064117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des savoirs zoologiques au Moyen Âge et la création d’animaux « philologiques »</w:t>
+                <w:t xml:space="preserve">Gessner’s Giraffe. The Bible, the sources and the Iconography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">143e congrès du CTHS : la transmission des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Konrad Gessner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914292v1</w:t>
+                <w:t xml:space="preserve">halshs-01708475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De proprietatibus quorundam animalium. Un bestiaire inédit dans un manuscrit composite contenant divers matériaux pour la prédication (Avranches MS. 28)</w:t>
+                <w:t xml:space="preserve">La transmission des savoirs zoologiques au Moyen Âge et la création d’animaux « philologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la Bibliothèque virtuelle du Mont Saint-Michel, État des recherches sur l’ancienne bibliothèque monastique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Sep 2018, Avranches, France</w:t>
+              <w:t xml:space="preserve">143e congrès du CTHS : la transmission des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914294v1</w:t>
+                <w:t xml:space="preserve">halshs-01914292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de travail de Samuel Bochart dans son Hierozoicon : le cas de la girafe</w:t>
+                <w:t xml:space="preserve">De proprietatibus quorundam animalium. Un bestiaire inédit dans un manuscrit composite contenant divers matériaux pour la prédication (Avranches MS. 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Samuel Bochart (1599-1667), le savant que l'Europe admirait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Ageron, Université de Caen; Médiathèque de Caen, May 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Autour de la Bibliothèque virtuelle du Mont Saint-Michel, État des recherches sur l’ancienne bibliothèque monastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Sep 2018, Avranches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914288v1</w:t>
+                <w:t xml:space="preserve">halshs-01914294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux apports des encyclopédies médiévales sur la connaissance de la faune exotique. Le cas de Thomas de Cantimpré</w:t>
+                <w:t xml:space="preserve">Les méthodes de travail de Samuel Bochart dans son Hierozoicon : le cas de la girafe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan et perspectives des études sur les encyclopédies médiévales. Orient-Occident, le ciel, l’homme, le verbe, l’animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, May 2017, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Samuel Bochart (1599-1667), le savant que l'Europe admirait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Ageron, Université de Caen; Médiathèque de Caen, May 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914290v1</w:t>
+                <w:t xml:space="preserve">halshs-01914288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines éthologiques et biologiques des propriétés légendaires des animaux : le cas du poulpe</w:t>
+                <w:t xml:space="preserve">Nouveaux apports des encyclopédies médiévales sur la connaissance de la faune exotique. Le cas de Thomas de Cantimpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomathia Meeting. Towards multidisciplinary research projects on animals in Ancient and Medieval cultures and societies. Topics and methodological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Zoomathia; Università per Stranieri, Siena, Oct 2016, Sienne, Italie</w:t>
+              <w:t xml:space="preserve">Bilan et perspectives des études sur les encyclopédies médiévales. Orient-Occident, le ciel, l’homme, le verbe, l’animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, May 2017, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01914256v1</w:t>
+                <w:t xml:space="preserve">halshs-01914290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheetah Hunting in European Courts. From the apogee to the end of a fashion (14th-17th C.)</w:t>
+                <w:t xml:space="preserve">Origines éthologiques et biologiques des propriétés légendaires des animaux : le cas du poulpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals at Court</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Munich, Dec 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Zoomathia Meeting. Towards multidisciplinary research projects on animals in Ancient and Medieval cultures and societies. Topics and methodological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Zoomathia; Università per Stranieri, Siena, Oct 2016, Sienne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01914283v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “propriétés” des animaux et leur utilisation dans la création des images</w:t>
               </w:r>
@@ -7968,871 +7968,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01914265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement animal comme support d'allégorie religieuse et de moralisation au Moyen Âge. Le cas du singe</w:t>
+                <w:t xml:space="preserve">Cheetah Hunting in European Courts. From the apogee to the end of a fashion (14th-17th C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les problématiques éthologiques dans les documents antiques et médiévaux (textes, images) étude des sources, évolution des connaissances, diffusion du savoir, identification des espèces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Zoomathia, au sein du congrès du CTHS, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Animals at Court</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Munich, Dec 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308163v1</w:t>
+                <w:t xml:space="preserve">halshs-01914283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine de l'ambre gris selon les auteurs latins, d'après la pharmacopée arabe</w:t>
+                <w:t xml:space="preserve">Le comportement animal comme support d'allégorie religieuse et de moralisation au Moyen Âge. Le cas du singe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes animaliers au Moyen Age et et à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniàle Buschinger, Université de Picardie Jules-Verne, Mar 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Les problématiques éthologiques dans les documents antiques et médiévaux (textes, images) étude des sources, évolution des connaissances, diffusion du savoir, identification des espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Zoomathia, au sein du congrès du CTHS, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308144v1</w:t>
+                <w:t xml:space="preserve">halshs-01308163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La girafe moralisée</w:t>
+                <w:t xml:space="preserve">L'origine de l'ambre gris selon les auteurs latins, d'après la pharmacopée arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe congrès de la société internationale renardienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Zürich, Suisse</w:t>
+              <w:t xml:space="preserve">Mondes animaliers au Moyen Age et et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniàle Buschinger, Université de Picardie Jules-Verne, Mar 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308128v1</w:t>
+                <w:t xml:space="preserve">halshs-01308144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs médiévaux sur l’ambre de baleine, d’Orient en Occident</w:t>
+                <w:t xml:space="preserve">La girafe moralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les poissons au Moyen Âge : imaginer, décrire, pêcher, consommer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM - Université de Caen, Mar 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">XXIe congrès de la société internationale renardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Zürich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308091v1</w:t>
+                <w:t xml:space="preserve">halshs-01308128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gyrfalcon in the Middle Ages, an Exotic Bird of Prey</w:t>
+                <w:t xml:space="preserve">Les savoirs médiévaux sur l’ambre de baleine, d’Orient en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Falconry in the Mediterranean Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles Burnett, Nov 2015, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Les poissons au Moyen Âge : imaginer, décrire, pêcher, consommer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM - Université de Caen, Mar 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308104v1</w:t>
+                <w:t xml:space="preserve">halshs-01308091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La girafe, l'éléphant et les animaux exotiques dans la ménagerie de Frédéric II</w:t>
+                <w:t xml:space="preserve">The Gyrfalcon in the Middle Ages, an Exotic Bird of Prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Congress 2008 : The Natural World.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Leeds, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Falconry in the Mediterranean Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Burnett, Nov 2015, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00315616v1</w:t>
+                <w:t xml:space="preserve">halshs-01308104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux exotiques dans les échanges diplomatiques</w:t>
+                <w:t xml:space="preserve">La girafe, l'éléphant et les animaux exotiques dans la ménagerie de Frédéric II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliances, pactes et serments au Moyen Âge. Séminaire de Master « Histoire et étude des pouvoirs » de l'université d'Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Medieval Congress 2008 : The Natural World.</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session 823 : Animal Representation on Land and Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Leeds, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00282058v1</w:t>
+                <w:t xml:space="preserve">halshs-00315616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La belle captive : la girafe dans les ménageries princières (xiii&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-xv&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
+                <w:t xml:space="preserve">Les animaux exotiques dans les échanges diplomatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La bête captive au Moyen Âge et à l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Alliances, pactes et serments au Moyen Âge. Séminaire de Master « Histoire et étude des pouvoirs » de l'université d'Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00197077v1</w:t>
+                <w:t xml:space="preserve">halshs-00282058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Girafe au Moyen Âge : du “chameau-léopard” à l'animal exotique des ménageries princières</w:t>
+                <w:t xml:space="preserve">La belle captive : la girafe dans les ménageries princières (xiii&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-xv&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bestiaire du Moyen Âge, exposition et cycle de conférences, médiathèque de Chambéry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005</w:t>
+              <w:t xml:space="preserve">Colloque La bête captive au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007965v1</w:t>
+                <w:t xml:space="preserve">halshs-00197077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La girafe : un animal pur selon la Bible ? Identification et statut alimentaire d'un animal problématique</w:t>
+                <w:t xml:space="preserve">La Girafe au Moyen Âge : du “chameau-léopard” à l'animal exotique des ménageries princières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'Anthropozologie du Muséum d'histoire naturelle de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004</w:t>
+              <w:t xml:space="preserve">Bestiaire du Moyen Âge, exposition et cycle de conférences, médiathèque de Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007967v1</w:t>
+                <w:t xml:space="preserve">halshs-00007965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance de la girafe au Moyen Âge</w:t>
+                <w:t xml:space="preserve">La girafe : un animal pur selon la Bible ? Identification et statut alimentaire d'un animal problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Muséum des sciences naturelles d'Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003</w:t>
+              <w:t xml:space="preserve">Séminaire d'Anthropozologie du Muséum d'histoire naturelle de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007968v1</w:t>
+                <w:t xml:space="preserve">halshs-00007967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Connaissance de la girafe au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Muséum des sciences naturelles d'Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la girafe médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au séminaire de recherche des Ymagiers (CNRS-IRHT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8900,51 +8969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44319B77"/>
+    <w:nsid w:val="D50330F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9048,51 +9117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44C6C513"/>
+    <w:nsid w:val="E5C2CB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9196,51 +9265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D5DD065C"/>
+    <w:nsid w:val="495BADC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9344,51 +9413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="812AF010"/>
+    <w:nsid w:val="C2A8DA0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9492,51 +9561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="12C53690"/>
+    <w:nsid w:val="3372CA6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9640,51 +9709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8749E154"/>
+    <w:nsid w:val="1320DB61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9788,51 +9857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2CF38EE1"/>
+    <w:nsid w:val="041BC97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +10005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AF25BDAD"/>
+    <w:nsid w:val="825EF755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10084,51 +10153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B1AF638D"/>
+    <w:nsid w:val="F9BED46B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10232,51 +10301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2FAA47ED"/>
+    <w:nsid w:val="DD04982F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10490,51 +10559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-buquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243631588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3049157162075878980001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/ichtya-corpus-de-traites-latins-dichtyologie-et-histoire-des-savoirs-sur-la-faune-aquatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/dyrin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/bvmsm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrsh.unicaen.fr/scripta/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoomathia2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/medievales.11219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ichtya2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anthropozoologica.com/53/fasc2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parismatch.com/royal-blog/quand-les-girafes-etaient-de-precieux-cadeaux-diplomatiques-entre-souverains-238848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-cours-de-l-histoire/la-diplomatie-de-la-girafe-pour-le-prince-des-animaux-pour-cadeaux-812748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arte.tv/fr/videos/100170-034-A/gymnastique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Sciences-et-ethique/A-Autun-vase-IVe-siecle-contenant-lambre-gris-2021-10-22-1201181824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/tab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mad.hypotheses.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04292062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03001672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.701.0167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.540" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.00013.buq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.23.02buq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my l'Anglais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fellous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/cycle-thematique/le-manuscrit-dans-tous-ses-etats-2005-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zerdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/les-materiaux-du-livre-medieval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/parfums-d-orient/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600062367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437206v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/dans-latelier-de-michel-pastoureau/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/488254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110544794-002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110499056-030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/5728" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5728" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664537v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04587383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11pi4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03482850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02050507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845267v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04984155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03843479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03903238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03898195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03672008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-buquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243631588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3049157162075878980001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/ichtya-corpus-de-traites-latins-dichtyologie-et-histoire-des-savoirs-sur-la-faune-aquatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.unicaen.fr/programmes/dyrin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/bvmsm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrsh.unicaen.fr/scripta/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoomathia2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/medievales.11219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ichtya2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anthropozoologica.com/53/fasc2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parismatch.com/royal-blog/quand-les-girafes-etaient-de-precieux-cadeaux-diplomatiques-entre-souverains-238848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-cours-de-l-histoire/la-diplomatie-de-la-girafe-pour-le-prince-des-animaux-pour-cadeaux-812748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arte.tv/fr/videos/100170-034-A/gymnastique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Sciences-et-ethique/A-Autun-vase-IVe-siecle-contenant-lambre-gris-2021-10-22-1201181824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/tab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://craham.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mad.hypotheses.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04292062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2023v58a12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571693v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bloche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roncin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03001672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.701.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.540" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.00013.buq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.4692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rein.23.02buq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my l'Anglais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fellous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/cycle-thematique/le-manuscrit-dans-tous-ses-etats-2005-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zerdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/les-materiaux-du-livre-medieval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/parfums-d-orient/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600062367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437206v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/dans-latelier-de-michel-pastoureau/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/488254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110544794-002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110499056-030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/5728" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664537v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04587383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11pi4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03482850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02050507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02435286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845267v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04984155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04130867v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03903238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03843479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03898195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03672008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282058v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>